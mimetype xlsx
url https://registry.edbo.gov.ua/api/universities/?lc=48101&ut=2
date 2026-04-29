--- v2 (2026-03-07)
+++ v3 (2026-04-29)
@@ -549,54 +549,58 @@
           <t>54052</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA48060150010393291</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Миколаївська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Миколаїв</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Айвазовського, 6-А</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>255009; 258981;</t>
-[...2 lines deleted...]
-      <c r="Q4" s="5"/>
+          <t>+38(051)-263-35-74</t>
+        </is>
+      </c>
+      <c r="Q4" s="5" t="inlineStr">
+        <is>
+          <t>vpusmm@gmail.com</t>
+        </is>
+      </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Глазачев Юрій Борисович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ Професійно-технічний навчальний заклад "Миколаївське морехідне училище Національного університету кораблебудування імені Адмірала Макарова"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>5704</v>
       </c>
       <c r="C5" s="6" t="n">
         <v>105</v>
@@ -1217,56 +1221,56 @@
           <t>54000</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
           <t>UA48060150010235917</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Миколаївська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Миколаїв</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
           <t>вул. Погранична, 159</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>(095)752-37-50</t>
+          <t>+38(051)-267-49-33</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
-          <t>a.skladchykova@grmu.com.ua</t>
+          <t>vi.lazarenko@grmu.com.ua</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
           <t>https://mk.grmu.com.ua/</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Лазаренко Віталій Вікторович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Миколаївський навчально-курсовий комбінат</t>
         </is>