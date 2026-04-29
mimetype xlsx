--- v2 (2026-02-12)
+++ v3 (2026-04-29)
@@ -936,51 +936,51 @@
           <t>м. Миколаїв</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Погранична, 41</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>0512535310, 0512535396</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>vufk@ukr.net</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
           <t>sites.google.com/view/kzfpomfkfk</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
           <t>Петрухіна Олена Сосівна</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Миколаївський базовий медичний фаховий коледж Миколаївської обласної ради</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>660</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>МБМФК МОР</t>
         </is>
       </c>