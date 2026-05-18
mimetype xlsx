--- v2 (2026-02-14)
+++ v3 (2026-05-18)
@@ -376,62 +376,60 @@
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Золочів</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Труша, 1</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>067 371 56 07</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>zolochiv.tsou@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...10 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T2" s="5" t="inlineStr">
+        <is>
+          <t>Бутин Петро Тимкович</t>
+        </is>
+      </c>
+      <c r="U2" s="8"/>
+      <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Золочівський професійний ліцей</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>1692</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ЗПЛ</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>2003</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>