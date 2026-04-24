--- v1 (2026-03-09)
+++ v2 (2026-04-24)
@@ -627,52 +627,60 @@
       <c r="K5" s="7" t="inlineStr">
         <is>
           <t>82400</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA46100230010074173</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Стрий</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Болехівська, 29</t>
         </is>
       </c>
-      <c r="P5" s="5"/>
-      <c r="Q5" s="5"/>
+      <c r="P5" s="5" t="inlineStr">
+        <is>
+          <t>+38(032)-455-24-62</t>
+        </is>
+      </c>
+      <c r="Q5" s="5" t="inlineStr">
+        <is>
+          <t>svhpu@ukr.net</t>
+        </is>
+      </c>
       <c r="R5" s="5"/>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Берездецький Роман Іванович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Стрийський міжшкільний ресурсний центр</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>6891</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">