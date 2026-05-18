--- v1 (2026-02-14)
+++ v2 (2026-05-18)
@@ -453,52 +453,60 @@
       <c r="K3" s="7" t="inlineStr">
         <is>
           <t>82100</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA46020030010069501</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Дрогобич</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Трускавецька, 77</t>
         </is>
       </c>
-      <c r="P3" s="5"/>
-      <c r="Q3" s="5"/>
+      <c r="P3" s="5" t="inlineStr">
+        <is>
+          <t>+38(097)-711-95-43</t>
+        </is>
+      </c>
+      <c r="Q3" s="5" t="inlineStr">
+        <is>
+          <t>dnc40@meta.ua</t>
+        </is>
+      </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Кіліян Євген Володимирович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Мобільний рятувальний центр швидкого реагування "Львів" Державної служби України з надзвичайних ситуацій</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>4385</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">