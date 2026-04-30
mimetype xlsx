--- v0 (2025-12-08)
+++ v1 (2026-04-30)
@@ -315,61 +315,61 @@
         </is>
       </c>
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Міжрегіональне вище професійне училище автомобільного транспорту та будівництва"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>1668</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ДПТНЗ "МВПУАТБ"</t>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t>Interregional high vocational school of automobile transport and construction</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
-        <v>2000</v>
+        <v>1954</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>79071</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA46060250010515336</t>
         </is>
@@ -468,56 +468,56 @@
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Сахарова, 2</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>032 238 68 50</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>varchov@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Пецух Василь Бенедиктович</t>
+          <t>Іванишин Ірина Василівна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Львівський професійний коледж готельно-туристичного та ресторанного сервісу</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>1680</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Львівський ПКГТРС</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Lviv Professional College of Hotel, Tourism and Restaurant Service</t>
         </is>
       </c>
@@ -733,51 +733,51 @@
           <t>вул. Чупринки, 58 А</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>032 238 38 59</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>gazoteh@ukr.net</t>
         </is>
       </c>
       <c r="R6" s="5"/>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Габіт Алла Владиславівна</t>
         </is>
       </c>
       <c r="U6" s="8" t="n">
-        <v>45982</v>
+        <v>46115</v>
       </c>
       <c r="V6" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:V6"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>