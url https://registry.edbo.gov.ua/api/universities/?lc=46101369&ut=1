--- v0 (2025-10-15)
+++ v1 (2026-04-08)
@@ -385,51 +385,51 @@
           <t>вул. Ліська, 16</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(032)241-90-50</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>limlviv@gmail.com</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>www.lim.lviv.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Миронюк Василь Миколайович</t>
+          <t>Кіселичник Василь Петрович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Національний лісотехнічний університет України</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>160</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>НЛТУ України</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Ukrainian National Forestry University</t>
         </is>
       </c>