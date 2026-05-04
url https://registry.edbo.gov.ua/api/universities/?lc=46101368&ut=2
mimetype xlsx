--- v0 (2025-12-10)
+++ v1 (2026-05-04)
@@ -365,51 +365,51 @@
           <t>79035</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Зелена, 151-А</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>+38 098 800 3303</t>
+          <t>+38(067)-800-78-57</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>lppl_lviv@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>lvppu.org.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Катерина Василь Петрович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>