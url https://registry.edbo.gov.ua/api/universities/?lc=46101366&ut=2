--- v1 (2025-12-13)
+++ v2 (2026-05-10)
@@ -623,55 +623,63 @@
           <t>79008</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. І. Федорова, 9</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>+38(032)-235-87-57;</t>
-[...3 lines deleted...]
-      <c r="R5" s="5"/>
+          <t>+38(032)-235-87-57</t>
+        </is>
+      </c>
+      <c r="Q5" s="5" t="inlineStr">
+        <is>
+          <t>info@college.lviv.ua</t>
+        </is>
+      </c>
+      <c r="R5" s="5" t="inlineStr">
+        <is>
+          <t>college.lviv.ua</t>
+        </is>
+      </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Бурак Ірина Валентинівна</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Львівської області</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>3000</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>