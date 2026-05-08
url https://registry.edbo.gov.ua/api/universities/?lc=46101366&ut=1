--- v1 (2026-02-10)
+++ v2 (2026-05-08)
@@ -534,86 +534,86 @@
       <c r="F4" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G4" s="6" t="n">
         <v>1661</v>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J4" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K4" s="7" t="inlineStr">
         <is>
-          <t>79000</t>
+          <t>79007</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
-          <t>Університетська, 1</t>
+          <t>вул. Університетська, 1</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>(032) 239-41-22</t>
+          <t>+38(803)-229-71-66</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>zag_kan@lnu.edu.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
-          <t>www.lnu.edu.ua</t>
+          <t>https://lnu.edu.ua/</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Гладишевський Роман Євгенович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Національний університет "Львівська політехніка"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>97</v>
       </c>
       <c r="C5" s="6"/>