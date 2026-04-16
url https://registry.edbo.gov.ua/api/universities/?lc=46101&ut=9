--- v1 (2026-02-17)
+++ v2 (2026-04-16)
@@ -637,56 +637,56 @@
           <t>79008</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Личаківська, 2</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>(032)275-14-68</t>
+          <t>+38(032)-275-14-68</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
-          <t>info@ladk.lviv.ua</t>
+          <t>info.adfk@gmail.com</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>ladk.lviv.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Брегін Михайло Григорович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Львівський поліграфічний фаховий коледж Української академії друкарства"</t>
         </is>
@@ -1475,63 +1475,59 @@
           <t>79035</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>вул. Пимоненка, 17</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>(032) 270-20-50</t>
+          <t>+38(032)-270-20-50</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>techcol@litech.net</t>
         </is>
       </c>
-      <c r="R14" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
           <t>Шемелюк Ганна Олексіївна</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Технологічний фаховий коледж Національного університету "Львівська політехніка"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>1205</v>
       </c>
       <c r="C15" s="6" t="n">
         <v>97</v>
       </c>
@@ -1786,226 +1782,226 @@
         <is>
           <t>vkss_asv@ukr.net</t>
         </is>
       </c>
       <c r="R17" s="5" t="inlineStr">
         <is>
           <t>http://www.asv.mil.gov.ua/?q=vkss</t>
         </is>
       </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Начальник</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
           <t>Целюх Ігор Миколайович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Львівської обласної ради Львівський медичний фаховий коледж післядипломної освіти</t>
+          <t>Комунальний заклад Львівської обласної ради Львівський музичний фаховий коледж імені С.П.Людкевича</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>1356</v>
+        <v>625</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>Львівський медичний фаховий коледж післядипломної освіти</t>
+          <t>КЗ ЛОР ЛМФК ім. С.П. Людкевича</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>Municipal Institution of the Lviv Regional Council Lviv Medical Applied College of Postgraduate Education</t>
+          <t>Municipal Institution of Lviv Regional Council Stanislav Liudkevych Music Professional College of Lviv</t>
         </is>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
-        <v>1985</v>
+        <v>1939</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J18" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Управління (головне управління) культури обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>79059</t>
+          <t>79013</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010015970</t>
+          <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>вул. І. Миколайчука, 9</t>
+          <t>пл. Шашкевича, 5</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>0322520305</t>
+          <t>(032) 261 23 48</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>medcolpo@gmail.com</t>
+          <t>ldmu60@gmail.com</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
-          <t>medcolpo.lviv.ua</t>
+          <t>ldmu-lyudkevych.com.ua</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Вовк Леся Григорівна</t>
+          <t>Охрім Андрій Романович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Львівської обласної ради Львівський музичний фаховий коледж імені С.П.Людкевича</t>
+          <t>Комунальний заклад Львівської обласної ради "Львівський обласний медичний фаховий коледж"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>625</v>
+        <v>1356</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>КЗ ЛОР ЛМФК ім. С.П. Людкевича</t>
+          <t>КЗ ЛОР "Львівський обласний медичний фаховий коледж"</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>Municipal Institution of Lviv Regional Council Stanislav Liudkevych Music Professional College of Lviv</t>
+          <t>Communal institution of the Lviv Regional Council "Lviv Regional Medical Professional College"</t>
         </is>
       </c>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
-        <v>1939</v>
+        <v>1985</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>Управління (головне управління) культури обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>79013</t>
+          <t>79024</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
-          <t>UA46060250010121390</t>
+          <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>пл. Шашкевича, 5</t>
+          <t>вул. Липинського В., 54</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>(032) 261 23 48</t>
+          <t>+38(067)-252-01-07</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
-          <t>ldmu60@gmail.com</t>
+          <t>medcolpo@gmail.com</t>
         </is>
       </c>
       <c r="R19" s="5" t="inlineStr">
         <is>
-          <t>ldmu-lyudkevych.com.ua</t>
+          <t>medcolpo.lviv.ua</t>
         </is>
       </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Охрім Андрій Романович</t>
+          <t>Вовк Леся Григорівна</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад Львівської обласної ради Львівський фаховий коледж декоративного і ужиткового мистецтва ім. І. Труша</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>630</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t>КЗ ЛОР ЛФКДУМ ІМ. І.ТРУША</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>Municipal Institution of Lviv Regional Council Lviv Professional College of Decorative and Applied Arts after I. Trush</t>
         </is>
       </c>
@@ -2237,51 +2233,51 @@
           <t>вул. Княгині Ольги, 1</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
           <t>0322382792, 0322382790, 0322382793</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
           <t>ldufk@ukr.net</t>
         </is>
       </c>
       <c r="R22" s="5" t="inlineStr">
         <is>
           <t>www.ufk.lviv.ua</t>
         </is>
       </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Петречко Андрій Мирославович</t>
+          <t>Дмитрів Мар`яна Богданівна</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Львівський кооперативний фаховий коледж економіки і права</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
         <v>635</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t>ЛКФКЕіП</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>Lviv Cooperative Professional College of Economics and Law</t>
         </is>
       </c>