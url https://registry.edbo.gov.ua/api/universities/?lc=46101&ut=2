--- v1 (2026-02-09)
+++ v2 (2026-04-29)
@@ -719,51 +719,51 @@
           <t>79035</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA46060250010457177</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Зелена, 151-А</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
-          <t>+38 098 800 3303</t>
+          <t>+38(067)-800-78-57</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>lppl_lviv@ukr.net</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>lvppu.org.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Катерина Василь Петрович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
@@ -1273,61 +1273,61 @@
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Корнійчук Леся Степанівна</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Міжрегіональне вище професійне училище автомобільного транспорту та будівництва"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>1668</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ДПТНЗ "МВПУАТБ"</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>Interregional high vocational school of automobile transport and construction</t>
         </is>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
-        <v>2000</v>
+        <v>1954</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Львівської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
           <t>79071</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
           <t>UA46060250010515336</t>
         </is>
@@ -1765,84 +1765,96 @@
           <t>79008</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
           <t>UA46060250010121390</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
           <t>вул. І. Федорова, 9</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>+38(032)-235-87-57;</t>
-[...3 lines deleted...]
-      <c r="R18" s="5"/>
+          <t>+38(032)-235-87-57</t>
+        </is>
+      </c>
+      <c r="Q18" s="5" t="inlineStr">
+        <is>
+          <t>info@college.lviv.ua</t>
+        </is>
+      </c>
+      <c r="R18" s="5" t="inlineStr">
+        <is>
+          <t>college.lviv.ua</t>
+        </is>
+      </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
           <t>Бурак Ірина Валентинівна</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної(професійно-технічної) освіти "Львівський професійний коледж моделювання і ресторанної справи</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>1732</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t>ЗП (ПТ) О "Львівський ПК МРС"</t>
         </is>
       </c>
-      <c r="E19" s="5"/>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>Vocational (professional-technical) education institution "Lviv professional college of modeling and restaurant business"</t>
+        </is>
+      </c>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
         <v>1955</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K19" s="7" t="inlineStr">
         <is>
           <t>79054</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
@@ -2197,58 +2209,54 @@
           <t>79026</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA46060250010015970</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Львівська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
           <t>вул. Чмоли, 2</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>+380(32)-238-90-51</t>
-[...6 lines deleted...]
-      </c>
+          <t>0322389048; 0322389051;</t>
+        </is>
+      </c>
+      <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
           <t>Гій Ярина Ярославівна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Львівське комунальне підприємство "Львівелектротранс"</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>3930</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
@@ -2292,56 +2300,56 @@
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
           <t>вул. Сахарова, 2</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
           <t>032 238 68 50</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>varchov@ukr.net</t>
         </is>
       </c>
       <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Пецух Василь Бенедиктович</t>
+          <t>Іванишин Ірина Василівна</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Львівський обласний учбовий спортивно-технічний центр ТСО України</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>6818</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
         <v>1995</v>
       </c>
@@ -2721,51 +2729,51 @@
           <t>вул. Чупринки, 58 А</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
           <t>032 238 38 59</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
           <t>gazoteh@ukr.net</t>
         </is>
       </c>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
           <t>Габіт Алла Владиславівна</t>
         </is>
       </c>
       <c r="U29" s="8" t="n">
-        <v>45982</v>
+        <v>46115</v>
       </c>
       <c r="V29" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Гал-Безпека"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>2991</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t>ПП "Гал-Безпека"</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
@@ -3628,52 +3636,58 @@
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
           <t>вул. Личаківська, 27А</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
           <t>032 275 85 61</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
           <t>lv@uaservice.com.ua</t>
         </is>
       </c>
       <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T40" s="5"/>
-      <c r="U40" s="8"/>
-      <c r="V40" s="5"/>
+      <c r="U40" s="8" t="n">
+        <v>46087</v>
+      </c>
+      <c r="V40" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
           <t>ШЕВЧЕНКІВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ М. ЛЬВОВА /ТСО УКРАЇНИ/</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
         <v>6986</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
       <c r="G41" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>