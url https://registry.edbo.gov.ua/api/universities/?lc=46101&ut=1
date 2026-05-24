--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -1382,56 +1382,56 @@
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
           <t>вул. Нижанківського, 5</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
           <t>(032) 235 82 68, 274 31 06</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
           <t>lnma@lnma.edu.ua</t>
         </is>
       </c>
       <c r="R13" s="5" t="inlineStr">
         <is>
           <t>http://lnma.edu.ua</t>
         </is>
       </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов'язки ректора</t>
+          <t>Виконувач обов`язків ректора</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Пилатюк Ігор Михайлович</t>
+          <t>Олексів Ярослав Володимирович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Львівська філія Приватного вищого навчального закладу "Європейський університет"</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
         <v>1290</v>
       </c>
       <c r="C14" s="6" t="n">
         <v>228</v>
       </c>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t>Львівська філія ПВНЗ "Європейський університет"</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>Lviv Branch of Private Higher Education Establishment "European University"</t>
@@ -1942,52 +1942,58 @@
       <c r="P19" s="5" t="inlineStr">
         <is>
           <t>(032) 260-28-89</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
           <t>admin@lvet.edu.ua</t>
         </is>
       </c>
       <c r="R19" s="5" t="inlineStr">
         <is>
           <t>http://lvet.edu.ua</t>
         </is>
       </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
           <t>Парубчак Іван Орестович</t>
         </is>
       </c>
-      <c r="U19" s="8"/>
-      <c r="V19" s="5"/>
+      <c r="U19" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V19" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Львівський національний університет імені Івана Франка</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>282</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t>ЛНУ ім. Івана Франка</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>Ivan Franko National University of Lviv</t>
         </is>
       </c>
       <c r="F20" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>