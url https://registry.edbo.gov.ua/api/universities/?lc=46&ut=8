--- v1 (2026-03-05)
+++ v2 (2026-05-01)
@@ -384,51 +384,51 @@
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Козельницька, 4</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>032 270 71 68, 032 270 71 58</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>irr@mail.lviv.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>ird.gov.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Васильців Тарас Григорович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Державний науково-дослідний контрольний інститут ветеринарних препаратів та кормових добавок</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>7388</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ДНДКІ ветпрепаратів</t>
         </is>
       </c>
@@ -1100,51 +1100,51 @@
           <t>м. Львів</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
           <t>вул. Козельницька, 4</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>+380(32)-270-70-21</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>inukr@inst-ukr.net</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>www.inst-ukr.lviv.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Директор Інституту українознавства ім. І. Крип'якевича НАН України</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Соляр Ігор Ярославович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Інститут фізики конденсованих систем імені І. Р. Юхновського Національної академії наук України</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>3553</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>ІФКС ім. І.Р. ЮХНОВСЬКОГО НАН України</t>
         </is>
       </c>