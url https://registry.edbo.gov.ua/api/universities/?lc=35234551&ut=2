--- v0 (2025-10-18)
+++ v1 (2026-05-03)
@@ -369,51 +369,51 @@
           <t>28200</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA35040230010012861</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>с-ще Кам’янець</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Академічна, 2В</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(095)183-01-88</t>
+          <t>+38(095)-183-01-88</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>MHBK_Novgorodka@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Кравченко Сергій Борисович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Професійно-технічне училище №36 смт. Новгородка</t>