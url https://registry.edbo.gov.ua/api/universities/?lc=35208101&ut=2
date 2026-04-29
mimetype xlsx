--- v0 (2025-11-30)
+++ v1 (2026-04-29)
@@ -435,51 +435,51 @@
         </is>
       </c>
       <c r="K3" s="7"/>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA35040030010012943</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Бобринець</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Дімітрова, 1</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>095900402;</t>
+          <t>+38(066)-118-57-38</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>pty32.com.ua</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>pty_32ukr.net</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Запорожець Андрій Михайлович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>