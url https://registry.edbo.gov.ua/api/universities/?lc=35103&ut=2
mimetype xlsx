--- v1 (2025-11-30)
+++ v2 (2026-04-29)
@@ -369,51 +369,51 @@
           <t>28000</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA35080050010051027</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Олександрія</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>пл. Покровська, 18</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(05235)7-87-79</t>
+          <t>+38(066)-272-04-74</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>opl.ua@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Мужиков Костянтин Вікторович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Олександрійський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
@@ -527,51 +527,51 @@
           <t>28020</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA35080050010051027</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Олександрія</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Користівське шосе, 6</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>0960634873</t>
+          <t>+38(096)-063-48-73</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>OleksandriyPAL@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Якимчук Оксана Юріївна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>