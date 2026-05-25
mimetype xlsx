--- v0 (2025-12-16)
+++ v1 (2026-05-25)
@@ -365,56 +365,56 @@
           <t>25006</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA35040210010145346</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Євгена Чикаленка, 3</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(050)0885550</t>
+          <t>+38(050)-088-55-50</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
-          <t>main@kiс.kr.ua</t>
+          <t>main@kic.kr.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>https://eti.edu.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Т.в.о. ректора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Фрунза Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Кіровоградський коледж Київського університету культури</t>
         </is>