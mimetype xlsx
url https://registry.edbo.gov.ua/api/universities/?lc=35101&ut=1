--- v2 (2026-02-08)
+++ v3 (2026-04-30)
@@ -551,56 +551,56 @@
           <t>25006</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA35040210010145346</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Євгена Чикаленка, 3</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>(050)0885550</t>
+          <t>+38(050)-088-55-50</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
-          <t>main@kiс.kr.ua</t>
+          <t>main@kic.kr.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>https://eti.edu.ua/</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Т.в.о. ректора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Фрунза Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Кіровоградський коледж Київського університету культури</t>
         </is>
@@ -1630,56 +1630,56 @@
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
           <t>просп. Університетський, 8</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>+38(052)255-92-34</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>rector@kntu.kr.ua</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
           <t>https://www.kntu.kr.ua</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
-          <t>В. о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Кириченко Андрій Миколайович</t>
+          <t>Кропівний Володимир Миколайович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>