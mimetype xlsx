--- v2 (2026-02-12)
+++ v3 (2026-04-14)
@@ -1653,51 +1653,51 @@
           <t>28000</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
           <t>UA35080050010051027</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Олександрія</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
           <t>просп. Соборний, 62</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>+380(66)890-41-09</t>
+          <t>+38(052)-357-08-73; +38(066)-890-41-09;</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>oit2008@ukr.net</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
           <t>www.odpk.org.ua</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
           <t>Савченко Лариса Миколаївна</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>