--- v3 (2026-03-19)
+++ v4 (2026-05-03)
@@ -469,51 +469,51 @@
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Велика Перспективна, 84</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(099)710-50-55</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>tsou4729@gmail.com</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Шмулій Олександр Миколайович</t>
+          <t>Половенко Сергій Андрійович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Кропивницьке вище професійне училище</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>2488</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>Кропивницьке ВПУ</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Kropyvnytskyi higher professional school</t>
         </is>
       </c>
@@ -1324,2760 +1324,2768 @@
           <t>(099)044-42-63</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
           <t>alexavtog@ukr.net</t>
         </is>
       </c>
       <c r="R13" s="5"/>
       <c r="S13" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
           <t>Воротнюк Валентин Володимирович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Філія "Кіровоградський державний обласний навчально-курсовий комбінат" УДП "Укрінтеравтосервіс"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "АВТОШКОЛА ФОРСАЖ-12"</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>3891</v>
-[...3 lines deleted...]
-      </c>
+        <v>7391</v>
+      </c>
+      <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ТОВ "АВТОШКОЛА ФОРСАЖ-12"</t>
         </is>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="7"/>
       <c r="G14" s="6" t="n">
-        <v>2000</v>
+        <v>2018</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J14" s="5"/>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>25031</t>
+          <t>25015</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
-          <t>UA35040210010286392</t>
+          <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>вул. Автолюбителів, 2</t>
-[...4 lines deleted...]
-      <c r="R14" s="5"/>
+          <t>вул. Єгорова Олексія, 40, офіс 101</t>
+        </is>
+      </c>
+      <c r="P14" s="5" t="inlineStr">
+        <is>
+          <t>(095)899-14-00</t>
+        </is>
+      </c>
+      <c r="Q14" s="5" t="inlineStr">
+        <is>
+          <t>forsagekr@gmail.com</t>
+        </is>
+      </c>
+      <c r="R14" s="5" t="inlineStr">
+        <is>
+          <t>https://forsage-krop.com.ua</t>
+        </is>
+      </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T14" s="5"/>
-[...7 lines deleted...]
-      </c>
+      <c r="T14" s="5" t="inlineStr">
+        <is>
+          <t>Тиран Максим Віталійович</t>
+        </is>
+      </c>
+      <c r="U14" s="8"/>
+      <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Центральноукраїнське вище професійне училище імені Миколи Федоровського</t>
+          <t>Філія "Кіровоградський державний обласний навчально-курсовий комбінат" УДП "Укрінтеравтосервіс"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>2552</v>
-[...1 lines deleted...]
-      <c r="C15" s="6"/>
+        <v>3891</v>
+      </c>
+      <c r="C15" s="6" t="n">
+        <v>3132</v>
+      </c>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>ЦВПУ ім. М. Федоровського</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E15" s="5"/>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
-        <v>1867</v>
+        <v>2000</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K15" s="7" t="inlineStr">
         <is>
           <t>25031</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
-          <t>UA35040210010019355</t>
+          <t>UA35040210010286392</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
-          <t>вул. Юрія Коваленко, 6/5</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Автолюбителів, 2</t>
+        </is>
+      </c>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T15" s="5" t="inlineStr">
-[...5 lines deleted...]
-      <c r="V15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="8" t="n">
+        <v>43741</v>
+      </c>
+      <c r="V15" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Знам'янський професійний ліцей"</t>
+          <t>Центральноукраїнське вище професійне училище імені Миколи Федоровського</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>2322</v>
+        <v>2552</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Знам'янський ПЛ"</t>
+          <t>ЦВПУ ім. М. Федоровського</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>Znamyanskiy profesiyniy licey</t>
+          <t>TSENTRALNOUKRAINSKE VYSHCHE PROFESIINE UCHYLYSHCHE IMENI MYKOLY FEDOROVSKOHO</t>
         </is>
       </c>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
-        <v>1984</v>
+        <v>1867</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J16" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>27400</t>
+          <t>25031</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
-          <t>UA35040130010097956</t>
+          <t>UA35040210010019355</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
-          <t>м. Знам’янка</t>
+          <t>м. Кропивницький</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>пров. Станційний, 4</t>
+          <t>вул. Юрія Коваленко, 6/5</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-227-24-61</t>
+          <t>0522 36 52 74</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>znamlicey@ukr.net, sosnove-proflicey.rv.ua</t>
+          <t>vpu4Kr@ukr.net</t>
         </is>
       </c>
       <c r="R16" s="5"/>
       <c r="S16" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Смалько Володимир Анатолійович</t>
+          <t>Яценко Оксана Євгенівна</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>"Знам`янський міській спортивно-технічний клуб Товариства сприяння обороні України"</t>
+          <t>Державний навчальний заклад "Знам'янський професійний ліцей"</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>3747</v>
+        <v>2322</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>Знам’янський МСТК ТСО України</t>
-[...2 lines deleted...]
-      <c r="E17" s="5"/>
+          <t>ДНЗ "Знам'янський ПЛ"</t>
+        </is>
+      </c>
+      <c r="E17" s="5" t="inlineStr">
+        <is>
+          <t>Znamyanskiy profesiyniy licey</t>
+        </is>
+      </c>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
-        <v>2000</v>
+        <v>1984</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K17" s="7" t="inlineStr">
         <is>
           <t>27400</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
           <t>UA35040130010097956</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Знам’янка</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>вул. Київська, 23</t>
+          <t>пров. Станційний, 4</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+38(050)-341-10-49;</t>
-[...2 lines deleted...]
-      <c r="Q17" s="5"/>
+          <t>+38(066)-227-24-61</t>
+        </is>
+      </c>
+      <c r="Q17" s="5" t="inlineStr">
+        <is>
+          <t>znamlicey@ukr.net, sosnove-proflicey.rv.ua</t>
+        </is>
+      </c>
       <c r="R17" s="5"/>
       <c r="S17" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Колебіденко Володимир Олександрович</t>
+          <t>Смалько Володимир Анатолійович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Олександрійський професійний ліцей"</t>
+          <t>"Знам`янський міській спортивно-технічний клуб Товариства сприяння обороні України"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>2475</v>
+        <v>3747</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ"ОПЛ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Знам’янський МСТК ТСО України</t>
+        </is>
+      </c>
+      <c r="E18" s="5"/>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
-        <v>1955</v>
+        <v>2000</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J18" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>28000</t>
+          <t>27400</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA35080050010051027</t>
+          <t>UA35040130010097956</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
-          <t>м. Олександрія</t>
+          <t>м. Знам’янка</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>пл. Покровська, 18</t>
+          <t>вул. Київська, 23</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-272-04-74</t>
-[...6 lines deleted...]
-      </c>
+          <t>+38(050)-341-10-49;</t>
+        </is>
+      </c>
+      <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Мужиков Костянтин Вікторович</t>
+          <t>Колебіденко Володимир Олександрович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Олександрійський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Державний навчальний заклад "Олександрійський професійний ліцей"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>2906</v>
-[...3 lines deleted...]
-      </c>
+        <v>2475</v>
+      </c>
+      <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E19" s="5"/>
+          <t>ДНЗ"ОПЛ"</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>State educational institution "Olexandria Vocational Lyceum"</t>
+        </is>
+      </c>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
-        <v>2000</v>
+        <v>1955</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K19" s="7" t="inlineStr">
         <is>
           <t>28000</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
           <t>UA35080050010051027</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Олександрія</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>вул. Діброви, 85</t>
-[...3 lines deleted...]
-      <c r="Q19" s="5"/>
+          <t>пл. Покровська, 18</t>
+        </is>
+      </c>
+      <c r="P19" s="5" t="inlineStr">
+        <is>
+          <t>+38(066)-272-04-74</t>
+        </is>
+      </c>
+      <c r="Q19" s="5" t="inlineStr">
+        <is>
+          <t>opl.ua@ukr.net</t>
+        </is>
+      </c>
       <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T19" s="5"/>
+      <c r="T19" s="5" t="inlineStr">
+        <is>
+          <t>Мужиков Костянтин Вікторович</t>
+        </is>
+      </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище №5 м. Світловодськ</t>
+          <t>Олександрійський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>2578</v>
-[...1 lines deleted...]
-      <c r="C20" s="6"/>
+        <v>2906</v>
+      </c>
+      <c r="C20" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>ПТУ №5 м. Світловодськ</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
-        <v>1975</v>
+        <v>2000</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>27501</t>
+          <t>28000</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
-          <t>UA35080170010073614</t>
+          <t>UA35080050010051027</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
-          <t>м. Світловодськ</t>
+          <t>м. Олександрія</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Приморська, 12</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Діброви, 85</t>
+        </is>
+      </c>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
-[...6 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T20" s="5"/>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Центральноукраїнське професійне училище соціальної реабілітації</t>
+          <t>Професійно-технічне училище №5 м. Світловодськ</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>2436</v>
+        <v>2578</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>Центральноукраїнське ПУСР</t>
+          <t>ПТУ №5 м. Світловодськ</t>
         </is>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
-        <v>2000</v>
+        <v>1975</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>28314</t>
+          <t>27501</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>UA35080110020037819</t>
+          <t>UA35080170010073614</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
-          <t>с-ще Інгулецьке</t>
+          <t>м. Світловодськ</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>вул. Шкільна, 5</t>
+          <t>вул. Приморська, 12</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>+38(096)-061-63-69;</t>
-[...2 lines deleted...]
-      <c r="Q21" s="5"/>
+          <t>+38(097)-751-42-83;</t>
+        </is>
+      </c>
+      <c r="Q21" s="5" t="inlineStr">
+        <is>
+          <t>svetlovodsk.ptu_5@ukr.net</t>
+        </is>
+      </c>
       <c r="R21" s="5"/>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Чорномор Руслан Григорович</t>
+          <t>Маліцький Володимир Іванович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад «Благовіщенський професійний ліцей»</t>
+          <t>Центральноукраїнське професійне училище соціальної реабілітації</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>2425</v>
+        <v>2436</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Благовіщенський професійний ліцей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Центральноукраїнське ПУСР</t>
+        </is>
+      </c>
+      <c r="E22" s="5"/>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
-        <v>1968</v>
+        <v>2000</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>26400</t>
+          <t>28314</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA35020010010060566</t>
+          <t>UA35080110020037819</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
-          <t>м. Благовіщенське</t>
+          <t>с-ще Інгулецьке</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Гагаріна, 17</t>
+          <t>вул. Шкільна, 5</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>(052)592-24-80</t>
-[...6 lines deleted...]
-      </c>
+          <t>+38(096)-061-63-69</t>
+        </is>
+      </c>
+      <c r="Q22" s="5"/>
       <c r="R22" s="5" t="inlineStr">
         <is>
-          <t>http://ptu11.kr.ua</t>
+          <t>pusr.kr.ua</t>
         </is>
       </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Плутар Сергій Васильович</t>
+          <t>Чорномор Руслан Григорович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Ульяновська автомобільна школа Товариства сприяння обороні України</t>
+          <t>Державний навчальний заклад «Благовіщенський професійний ліцей»</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>7305</v>
+        <v>2425</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E23" s="5"/>
+          <t>ДНЗ "Благовіщенський професійний ліцей"</t>
+        </is>
+      </c>
+      <c r="E23" s="5" t="inlineStr">
+        <is>
+          <t>State educational institution “Blahovischenskiy professional lyceum”</t>
+        </is>
+      </c>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>1991</v>
+        <v>1968</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J23" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
           <t>26400</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA35020010010060566</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Благовіщенське</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Промислова, 38</t>
+          <t>вул. Гагаріна, 17</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>(067)912-63-42</t>
+          <t>(052)592-24-80</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>blagotsou@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R23" s="5"/>
+          <t>ulynovkaptu11@ukr.net</t>
+        </is>
+      </c>
+      <c r="R23" s="5" t="inlineStr">
+        <is>
+          <t>http://ptu11.kr.ua</t>
+        </is>
+      </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуючий обов’язки директора</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Тавровський Григорій Григорович</t>
+          <t>Плутар Сергій Васильович</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Ульяновський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Ульяновська автомобільна школа Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>2917</v>
-[...3 lines deleted...]
-      </c>
+        <v>7305</v>
+      </c>
+      <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>2000</v>
+        <v>1991</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J24" s="5"/>
       <c r="K24" s="7" t="inlineStr">
         <is>
           <t>26400</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA35020010010060566</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Благовіщенське</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Радянська, 17</t>
-[...3 lines deleted...]
-      <c r="Q24" s="5"/>
+          <t>вул. Промислова, 38</t>
+        </is>
+      </c>
+      <c r="P24" s="5" t="inlineStr">
+        <is>
+          <t>(067)912-63-42</t>
+        </is>
+      </c>
+      <c r="Q24" s="5" t="inlineStr">
+        <is>
+          <t>blagotsou@gmail.com</t>
+        </is>
+      </c>
       <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T24" s="5"/>
+      <c r="T24" s="5" t="inlineStr">
+        <is>
+          <t>Тавровський Григорій Григорович</t>
+        </is>
+      </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Бобринецький навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Ульяновський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>2909</v>
+        <v>2917</v>
       </c>
       <c r="C25" s="6" t="n">
         <v>2606</v>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Обласна державна адміністрація</t>
         </is>
       </c>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>27200</t>
+          <t>26400</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
-          <t>UA35040030010012943</t>
+          <t>UA35020010010060566</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
-          <t>м. Бобринець</t>
+          <t>м. Благовіщенське</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Промислова, 6</t>
+          <t>вул. Радянська, 17</t>
         </is>
       </c>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5"/>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище №32 м. Бобринець Кіровоградська область</t>
+          <t>Бобринецький навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>2461</v>
-[...1 lines deleted...]
-      <c r="C26" s="6"/>
+        <v>2909</v>
+      </c>
+      <c r="C26" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>ПТУ № 32</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>1954</v>
+        <v>2000</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J26" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
-[...2 lines deleted...]
-      <c r="K26" s="7"/>
+          <t>Обласна рада</t>
+        </is>
+      </c>
+      <c r="K26" s="7" t="inlineStr">
+        <is>
+          <t>27200</t>
+        </is>
+      </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
           <t>UA35040030010012943</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>м. Бобринець</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>вул. Дімітрова, 1</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Промислова, 6</t>
+        </is>
+      </c>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...6 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T26" s="5"/>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Вільшанський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Професійно-технічне училище №32 м. Бобринець Кіровоградська область</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>2904</v>
-[...3 lines deleted...]
-      </c>
+        <v>2461</v>
+      </c>
+      <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ПТУ № 32</t>
         </is>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="7"/>
       <c r="G27" s="6" t="n">
-        <v>2000</v>
+        <v>1954</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>Обласна державна адміністрація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+        </is>
+      </c>
+      <c r="K27" s="7"/>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA35020030010064780</t>
+          <t>UA35040030010012943</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
-          <t>с-ще Вільшанка</t>
+          <t>м. Бобринець</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Кірова, 62</t>
-[...4 lines deleted...]
-      <c r="R27" s="5"/>
+          <t>вул. Дімітрова, 1</t>
+        </is>
+      </c>
+      <c r="P27" s="5" t="inlineStr">
+        <is>
+          <t>+38(066)-118-57-38</t>
+        </is>
+      </c>
+      <c r="Q27" s="5" t="inlineStr">
+        <is>
+          <t>pty32.com.ua</t>
+        </is>
+      </c>
+      <c r="R27" s="5" t="inlineStr">
+        <is>
+          <t>pty_32ukr.net</t>
+        </is>
+      </c>
       <c r="S27" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
-      <c r="T27" s="5"/>
-[...7 lines deleted...]
-      </c>
+      <c r="T27" s="5" t="inlineStr">
+        <is>
+          <t>Запорожець Андрій Михайлович</t>
+        </is>
+      </c>
+      <c r="U27" s="8"/>
+      <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Войнівський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Вільшанський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>4068</v>
+        <v>2904</v>
       </c>
       <c r="C28" s="6" t="n">
         <v>2606</v>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
-        <v>2016</v>
+        <v>2000</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J28" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Обласна державна адміністрація</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>28021</t>
+          <t>26600</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA35080150060012651</t>
+          <t>UA35020030010064780</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>с. Войнівка</t>
+          <t>с-ще Вільшанка</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 92А</t>
+          <t>вул. Кірова, 62</t>
         </is>
       </c>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5" t="inlineStr">
         <is>
-          <t>Завідувач</t>
-[...8 lines deleted...]
-      <c r="V28" s="5"/>
+          <t>директор</t>
+        </is>
+      </c>
+      <c r="T28" s="5"/>
+      <c r="U28" s="8" t="n">
+        <v>43405</v>
+      </c>
+      <c r="V28" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Гайворонський професійний аграрний ліцей</t>
+          <t>Войнівський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>2338</v>
-[...1 lines deleted...]
-      <c r="C29" s="6"/>
+        <v>4068</v>
+      </c>
+      <c r="C29" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>ГПАЛ</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>1984</v>
+        <v>2016</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>26300</t>
+          <t>28021</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA35020050010071459</t>
+          <t>UA35080150060012651</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
-          <t>м. Гайворон</t>
+          <t>с. Войнівка</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Заводська, 14</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Центральна, 92А</t>
+        </is>
+      </c>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Завідувач</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Москаленко Іван Іванович</t>
+          <t>Зімін Вадим Валентинович</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гайворонський міжшкільний ресурсний центр" Гайворонської міської ради Кіровоградської області"</t>
+          <t>Гайворонський професійний аграрний ліцей</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>6683</v>
+        <v>2338</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>Гайворонський МРЦ</t>
+          <t>ГПАЛ</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>2022</v>
+        <v>1984</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
           <t>26300</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
           <t>UA35020050010071459</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>м. Гайворон</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 78</t>
+          <t>вул. Заводська, 14</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>(096)161-73-18</t>
+          <t>0525421972</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>hayvoron.mnvk@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>gpal1924@ukr.net</t>
+        </is>
+      </c>
+      <c r="R30" s="5"/>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Горобець Олександр Вікторович</t>
+          <t>Москаленко Іван Іванович</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Голованівський професійний ліцей Кіровоградської обласної ради"</t>
+          <t>Комунальний заклад "Гайворонський міжшкільний ресурсний центр" Гайворонської міської ради Кіровоградської області"</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>6994</v>
+        <v>6683</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>КЗ "Голованівський професійний ліцей Кіровоградської обласної ради"</t>
+          <t>Гайворонський МРЦ</t>
         </is>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
         <v>2022</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міська рада</t>
         </is>
       </c>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>26500</t>
+          <t>26300</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA35020070010065136</t>
+          <t>UA35020050010071459</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
-          <t>с-ще Голованівськ</t>
+          <t>м. Гайворон</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Лемика Миколи, 2</t>
+          <t>вул. Центральна, 78</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>+38(096)-130-89-79;</t>
-[...3 lines deleted...]
-      <c r="R31" s="5"/>
+          <t>(096)161-73-18</t>
+        </is>
+      </c>
+      <c r="Q31" s="5" t="inlineStr">
+        <is>
+          <t>hayvoron.mnvk@gmail.com</t>
+        </is>
+      </c>
+      <c r="R31" s="5" t="inlineStr">
+        <is>
+          <t>https://hayvoronmnvk.wixsite.com/mnvk</t>
+        </is>
+      </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Леонтюк Богдан Борисович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Горобець Олександр Вікторович</t>
+        </is>
+      </c>
+      <c r="U31" s="8"/>
+      <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>ДОБРОВЕЛИЧКІВСЬКИЙ МІЖШКІЛЬНИЙ НАВЧАЛЬНО-ВИРОБНИЧИЙ КОМБІНАТ</t>
+          <t>Комунальний заклад "Голованівський професійний ліцей Кіровоградської обласної ради"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>7039</v>
+        <v>6994</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>ДОБРОВЕЛИЧКІВСЬКИЙ МНВК</t>
+          <t>КЗ "Голованівський професійний ліцей Кіровоградської обласної ради"</t>
         </is>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
-        <v>1979</v>
+        <v>2022</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J32" s="5" t="inlineStr">
         <is>
-          <t>Селищна рада</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>27000</t>
+          <t>26500</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA35060050010069539</t>
+          <t>UA35020070010065136</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
-          <t>с-ще Добровеличківка</t>
+          <t>с-ще Голованівськ</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 112</t>
+          <t>вул. Лемика Миколи, 2</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>(097)725-14-13</t>
+          <t>+38(096)-130-89-79;</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
-          <t>mnvkokn@gmail.com</t>
+          <t>ptu-38@ukr.net</t>
         </is>
       </c>
       <c r="R32" s="5"/>
       <c r="S32" s="5" t="inlineStr">
         <is>
-          <t>Виконуюча обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Воробйова Надія Володимирівна</t>
+          <t>Леонтюк Богдан Борисович</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>Долинський професійно-технічний навчальний заклад Товариства Сприяння Обороні України</t>
+          <t>ДОБРОВЕЛИЧКІВСЬКИЙ МІЖШКІЛЬНИЙ НАВЧАЛЬНО-ВИРОБНИЧИЙ КОМБІНАТ</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>7143</v>
+        <v>7039</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>Долинський ПТНЗ ТСО України</t>
+          <t>ДОБРОВЕЛИЧКІВСЬКИЙ МНВК</t>
         </is>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
-        <v>1994</v>
+        <v>1979</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J33" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J33" s="5" t="inlineStr">
+        <is>
+          <t>Селищна рада</t>
+        </is>
+      </c>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>28500</t>
+          <t>27000</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
-          <t>UA35040110010034377</t>
+          <t>UA35060050010069539</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
-          <t>м. Долинська</t>
+          <t>с-ще Добровеличківка</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 79</t>
+          <t>вул. Шевченка, 112</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
-          <t>(050)102-19-70</t>
+          <t>(097)725-14-13</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
-          <t>doltsou@ukr.net</t>
+          <t>mnvkokn@gmail.com</t>
         </is>
       </c>
       <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуюча обов'язки директора</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Ігнатенко Микола Михайлович</t>
+          <t>Воробйова Надія Володимирівна</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Міжшкільний ресурсний центр Долинської міської ради"</t>
+          <t>Долинський професійно-технічний навчальний заклад Товариства Сприяння Обороні України</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>6711</v>
+        <v>7143</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>КЗ "МРЦ Долинської МРЦ"</t>
+          <t>Долинський ПТНЗ ТСО України</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
-        <v>1980</v>
+        <v>1994</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J34" s="5"/>
       <c r="K34" s="7" t="inlineStr">
         <is>
           <t>28500</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
           <t>UA35040110010034377</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
           <t>м. Долинська</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Мічуріна, 174</t>
+          <t>вул. Шевченка, 79</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>(066)962-98-77</t>
+          <t>(050)102-19-70</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
-          <t>dmnvk@ukr.net</t>
+          <t>doltsou@ukr.net</t>
         </is>
       </c>
       <c r="R34" s="5"/>
       <c r="S34" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Скороход Олександр Вікторович</t>
+          <t>Ігнатенко Микола Михайлович</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Компаніївський міжшкільний навчально-виробничий комбінат</t>
+          <t>Комунальний заклад "Міжшкільний ресурсний центр Долинської міської ради"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>3133</v>
+        <v>6711</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>Компаніївський міжшкільний навчально-виробничий комбінат</t>
+          <t>КЗ "МРЦ Долинської МРЦ"</t>
         </is>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>2000</v>
+        <v>1980</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Управління освіти, сім`ї, молоді та спорту Долинської районної державної адміністрації</t>
         </is>
       </c>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>28400</t>
+          <t>28500</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
-          <t>UA35040190010033573</t>
+          <t>UA35040110010034377</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
-          <t>с-ще Компаніївка</t>
+          <t>м. Долинська</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Шкільна, 1</t>
+          <t>вул. Мічуріна, 174</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>+38(052)-402-04-72</t>
-[...2 lines deleted...]
-      <c r="Q35" s="5"/>
+          <t>(066)962-98-77</t>
+        </is>
+      </c>
+      <c r="Q35" s="5" t="inlineStr">
+        <is>
+          <t>dmnvk@ukr.net</t>
+        </is>
+      </c>
       <c r="R35" s="5"/>
       <c r="S35" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Штундер Анжела Анатоліївна</t>
+          <t>Скороход Олександр Вікторович</t>
         </is>
       </c>
       <c r="U35" s="8"/>
       <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Маловисківський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Компаніївський міжшкільний навчально-виробничий комбінат</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>2908</v>
-[...3 lines deleted...]
-      </c>
+        <v>3133</v>
+      </c>
+      <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Компаніївський міжшкільний навчально-виробничий комбінат</t>
         </is>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J36" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>26200</t>
+          <t>28400</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
-          <t>UA35060090010061989</t>
+          <t>UA35040190010033573</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
-          <t>м. Мала Виска</t>
+          <t>с-ще Компаніївка</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. Жовтнева, 132</t>
-[...2 lines deleted...]
-      <c r="P36" s="5"/>
+          <t>вул. Шкільна, 1</t>
+        </is>
+      </c>
+      <c r="P36" s="5" t="inlineStr">
+        <is>
+          <t>+38(052)-402-04-72</t>
+        </is>
+      </c>
       <c r="Q36" s="5"/>
       <c r="R36" s="5"/>
       <c r="S36" s="5" t="inlineStr">
         <is>
-          <t>завідуючий</t>
-[...2 lines deleted...]
-      <c r="T36" s="5"/>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T36" s="5" t="inlineStr">
+        <is>
+          <t>Штундер Анжела Анатоліївна</t>
+        </is>
+      </c>
       <c r="U36" s="8"/>
       <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище №16 м. Мала Виска</t>
+          <t>Маловисківський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>2534</v>
-[...1 lines deleted...]
-      <c r="C37" s="6"/>
+        <v>2908</v>
+      </c>
+      <c r="C37" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
       <c r="G37" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K37" s="7" t="inlineStr">
         <is>
           <t>26200</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
           <t>UA35060090010061989</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
           <t>м. Мала Виска</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченко, 56/1</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Жовтнева, 132</t>
+        </is>
+      </c>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="5"/>
+      <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
-          <t>В.о. директор</t>
-[...6 lines deleted...]
-      </c>
+          <t>завідуючий</t>
+        </is>
+      </c>
+      <c r="T37" s="5"/>
       <c r="U37" s="8"/>
       <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Міжшкільний ресурсний центр Кам’янецької селищної ради Кропивницького району Кіровоградської області</t>
+          <t>Професійно-технічне училище №16 м. Мала Виска</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>6688</v>
+        <v>2534</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>МРЦ Кам’янецької селищної ради</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E38" s="5"/>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J38" s="5" t="inlineStr">
         <is>
-          <t>Селищна рада</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>28200</t>
+          <t>26200</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA35040230010012861</t>
+          <t>UA35060090010061989</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>с-ще Кам’янець</t>
+          <t>м. Мала Виска</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>вул. Академічна, 2В</t>
+          <t>вул. Шевченко, 56/1</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>(095)183-01-88</t>
+          <t>(05258)5-29-66</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
-          <t>MHBK_Novgorodka@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R38" s="5"/>
+          <t>ptu16_viska@ukr.net</t>
+        </is>
+      </c>
+      <c r="R38" s="5" t="inlineStr">
+        <is>
+          <t>http://ptu16.kr.ua</t>
+        </is>
+      </c>
       <c r="S38" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Кравченко Сергій Борисович</t>
+          <t>Байбузан Вікторія Борисівна</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічне училище №36 смт. Новгородка</t>
+          <t>Міжшкільний ресурсний центр Кам’янецької селищної ради Кропивницького району Кіровоградської області</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>2533</v>
+        <v>6688</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>ДЗ "ПТУ № 36 смт. Новгородка</t>
+          <t>МРЦ Кам’янецької селищної ради</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>Vocational-technical school #36 Novhorodka</t>
+          <t>Interschool resource center Kamianetskoi selyshchnoi rady Kropyvnytskoho raionu Kirovohradskoi oblasti</t>
         </is>
       </c>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
-        <v>1955</v>
+        <v>2000</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Селищна рада</t>
         </is>
       </c>
       <c r="K39" s="7" t="inlineStr">
         <is>
           <t>28200</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
           <t>UA35040230010012861</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
           <t>с-ще Кам’янець</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. Криворізька, 44</t>
+          <t>вул. Академічна, 2В</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>(05241)91778,91443</t>
+          <t>+38(095)-183-01-88</t>
         </is>
       </c>
       <c r="Q39" s="5" t="inlineStr">
         <is>
-          <t>uchilishhe36@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>MHBK_Novgorodka@ukr.net</t>
+        </is>
+      </c>
+      <c r="R39" s="5"/>
       <c r="S39" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Лісовський Микола Тарасович</t>
+          <t>Кравченко Сергій Борисович</t>
         </is>
       </c>
       <c r="U39" s="8"/>
       <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Петрівський навчальний центр №49</t>
+          <t>Професійно-технічне училище №36 смт. Новгородка</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>4035</v>
+        <v>2533</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>Петрівський НЦ № 49</t>
-[...2 lines deleted...]
-      <c r="E40" s="5"/>
+          <t>ДЗ "ПТУ № 36 смт. Новгородка</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>Vocational-technical school #36 Novhorodka</t>
+        </is>
+      </c>
       <c r="F40" s="7"/>
-      <c r="G40" s="6"/>
+      <c r="G40" s="6" t="n">
+        <v>1955</v>
+      </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J40" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>28310</t>
+          <t>28200</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
-          <t>UA35080110240047612</t>
+          <t>UA35040230010012861</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
-          <t>с. Новий Стародуб</t>
+          <t>с-ще Кам’янець</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>вул. Польова, 2</t>
+          <t>вул. Криворізька, 44</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
-          <t>+38(067)-111-30-09</t>
+          <t>(05241)91778,91443</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
-          <t>pncentre49@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R40" s="5"/>
+          <t>uchilishhe36@ukr.net</t>
+        </is>
+      </c>
+      <c r="R40" s="5" t="inlineStr">
+        <is>
+          <t>ptu36.in.ua</t>
+        </is>
+      </c>
       <c r="S40" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Дмитренко Сергій Іванович</t>
+          <t>Лісовський Микола Тарасович</t>
         </is>
       </c>
       <c r="U40" s="8"/>
       <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Новоархангельський навчальний пункт Обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Петрівський навчальний центр №49</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>2905</v>
-[...3 lines deleted...]
-      </c>
+        <v>4035</v>
+      </c>
+      <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Петрівський НЦ № 49</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
-      <c r="G41" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G41" s="6"/>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K41" s="7" t="inlineStr">
         <is>
-          <t>26100</t>
+          <t>28310</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
-          <t>UA35020130010010491</t>
+          <t>UA35080110240047612</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
-          <t>с-ще Новоархангельськ</t>
+          <t>с. Новий Стародуб</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>вул. Леніна, 4</t>
-[...3 lines deleted...]
-      <c r="Q41" s="5"/>
+          <t>вул. Польова, 2</t>
+        </is>
+      </c>
+      <c r="P41" s="5" t="inlineStr">
+        <is>
+          <t>+38(067)-111-30-09</t>
+        </is>
+      </c>
+      <c r="Q41" s="5" t="inlineStr">
+        <is>
+          <t>pncentre49@ukr.net</t>
+        </is>
+      </c>
       <c r="R41" s="5"/>
       <c r="S41" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
-[...2 lines deleted...]
-      <c r="T41" s="5"/>
+          <t>В.о. директора</t>
+        </is>
+      </c>
+      <c r="T41" s="5" t="inlineStr">
+        <is>
+          <t>Дмитренко Сергій Іванович</t>
+        </is>
+      </c>
       <c r="U41" s="8"/>
       <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>Новомиргородський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
+          <t>Новоархангельський навчальний пункт Обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
-        <v>2902</v>
+        <v>2905</v>
       </c>
       <c r="C42" s="6" t="n">
         <v>2606</v>
       </c>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I42" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J42" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>26000</t>
+          <t>26100</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
-          <t>UA35060130010042714</t>
+          <t>UA35020130010010491</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
-          <t>м. Новомиргород</t>
+          <t>с-ще Новоархангельськ</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
-          <t>вул. Леніна, 324</t>
+          <t>вул. Леніна, 4</t>
         </is>
       </c>
       <c r="P42" s="5"/>
       <c r="Q42" s="5"/>
       <c r="R42" s="5"/>
       <c r="S42" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T42" s="5"/>
       <c r="U42" s="8"/>
       <c r="V42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Новоукраїнський професійний ліцей Кіровоградської обласної ради"</t>
+          <t>Новомиргородський навчальний пункт обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
-        <v>7239</v>
-[...1 lines deleted...]
-      <c r="C43" s="6"/>
+        <v>2902</v>
+      </c>
+      <c r="C43" s="6" t="n">
+        <v>2606</v>
+      </c>
       <c r="D43" s="5" t="inlineStr">
         <is>
-          <t>КЗ "Новоукраїнський професійний ліцей КОР"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="7"/>
-      <c r="G43" s="6"/>
+      <c r="G43" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K43" s="7" t="inlineStr">
         <is>
-          <t>27100</t>
+          <t>26000</t>
         </is>
       </c>
       <c r="L43" s="7" t="inlineStr">
         <is>
-          <t>UA35060150010035817</t>
+          <t>UA35060130010042714</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>м. Новоукраїнка</t>
+          <t>м. Новомиргород</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
-          <t>вул. Соборна, 174</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Леніна, 324</t>
+        </is>
+      </c>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="5"/>
       <c r="S43" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
-[...6 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T43" s="5"/>
       <c r="U43" s="8"/>
       <c r="V43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
-          <t>Новоукраїнський міжшкільний ресурсний центр Новоукраїнської міської ради Кіровоградської області</t>
+          <t>Комунальний заклад "Новоукраїнський професійний ліцей Кіровоградської обласної ради"</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
-        <v>6728</v>
+        <v>7239</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
-          <t>Новоукраїнський МРЦ</t>
-[...6 lines deleted...]
-      </c>
+          <t>КЗ "Новоукраїнський професійний ліцей КОР"</t>
+        </is>
+      </c>
+      <c r="E44" s="5"/>
       <c r="F44" s="7"/>
-      <c r="G44" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G44" s="6"/>
       <c r="H44" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I44" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J44" s="5" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Новоукраїнської міської ради</t>
+          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
           <t>27100</t>
         </is>
       </c>
       <c r="L44" s="7" t="inlineStr">
         <is>
           <t>UA35060150010035817</t>
         </is>
       </c>
       <c r="M44" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
           <t>м. Новоукраїнка</t>
         </is>
       </c>
       <c r="O44" s="5" t="inlineStr">
         <is>
-          <t>вул. Павлівська, 58</t>
+          <t>вул. Соборна, 174</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
-          <t>(066)478-78-10</t>
+          <t>+052(51)-228-50</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
-          <t>mnwk@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R44" s="5"/>
+          <t>ptu_40@i.ua</t>
+        </is>
+      </c>
+      <c r="R44" s="5" t="inlineStr">
+        <is>
+          <t>http://ptu40novoyk.kirovedu.com</t>
+        </is>
+      </c>
       <c r="S44" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>Кривошия Віктор Степанович</t>
+          <t>Миронескул Лариса Олександрівна</t>
         </is>
       </c>
       <c r="U44" s="8"/>
       <c r="V44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>Новоукраїнський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+          <t>Новоукраїнський міжшкільний ресурсний центр Новоукраїнської міської ради Кіровоградської області</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
-        <v>6731</v>
+        <v>6728</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
-          <t>Новоукраїнський РСТК ТСОУ</t>
-[...2 lines deleted...]
-      <c r="E45" s="5"/>
+          <t>Новоукраїнський МРЦ</t>
+        </is>
+      </c>
+      <c r="E45" s="5" t="inlineStr">
+        <is>
+          <t>Novoukrayins`kyy interschool recource center</t>
+        </is>
+      </c>
       <c r="F45" s="7"/>
       <c r="G45" s="6" t="n">
-        <v>1994</v>
+        <v>1976</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>Товариство сприяння обороні України</t>
+          <t>Виконавчий комітет Новоукраїнської міської ради</t>
         </is>
       </c>
       <c r="K45" s="7" t="inlineStr">
         <is>
           <t>27100</t>
         </is>
       </c>
       <c r="L45" s="7" t="inlineStr">
         <is>
           <t>UA35060150010035817</t>
         </is>
       </c>
       <c r="M45" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
           <t>м. Новоукраїнка</t>
         </is>
       </c>
       <c r="O45" s="5" t="inlineStr">
         <is>
-          <t>вул. Миколи Вороного, 185</t>
+          <t>вул. Павлівська, 58</t>
         </is>
       </c>
       <c r="P45" s="5" t="inlineStr">
         <is>
-          <t>(099)044-42-63</t>
+          <t>(066)478-78-10</t>
         </is>
       </c>
       <c r="Q45" s="5" t="inlineStr">
         <is>
-          <t>rstk02720483@ukr.net</t>
+          <t>mnwk@ukr.net</t>
         </is>
       </c>
       <c r="R45" s="5"/>
       <c r="S45" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
-          <t>Воротнюк Валентин Володимирович</t>
+          <t>Кривошия Віктор Степанович</t>
         </is>
       </c>
       <c r="U45" s="8"/>
       <c r="V45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
-          <t>"Відокремлений структурний підрозділ професійно-технічного училища №16 м. Мала Виска"</t>
+          <t>Новоукраїнський районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
-        <v>4131</v>
-[...3 lines deleted...]
-      </c>
+        <v>6731</v>
+      </c>
+      <c r="C46" s="6"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Новоукраїнський РСТК ТСОУ</t>
         </is>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="7"/>
       <c r="G46" s="6" t="n">
-        <v>2017</v>
+        <v>1994</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I46" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J46" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Кіровоградської обласної державної адміністрації</t>
+          <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>27300</t>
+          <t>27100</t>
         </is>
       </c>
       <c r="L46" s="7" t="inlineStr">
         <is>
-          <t>UA35080130160058998</t>
+          <t>UA35060150010035817</t>
         </is>
       </c>
       <c r="M46" s="5" t="inlineStr">
         <is>
           <t>Кіровоградська обл.</t>
         </is>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
-          <t>с. Олександрівка</t>
+          <t>м. Новоукраїнка</t>
         </is>
       </c>
       <c r="O46" s="5" t="inlineStr">
         <is>
-          <t>вул. Залізнична, 3-Б</t>
-[...3 lines deleted...]
-      <c r="Q46" s="5"/>
+          <t>вул. Миколи Вороного, 185</t>
+        </is>
+      </c>
+      <c r="P46" s="5" t="inlineStr">
+        <is>
+          <t>(099)044-42-63</t>
+        </is>
+      </c>
+      <c r="Q46" s="5" t="inlineStr">
+        <is>
+          <t>rstk02720483@ukr.net</t>
+        </is>
+      </c>
       <c r="R46" s="5"/>
       <c r="S46" s="5" t="inlineStr">
         <is>
-          <t>в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T46" s="5" t="inlineStr">
         <is>
-          <t>Байбузан Вікторія Борисівна</t>
+          <t>Воротнюк Валентин Володимирович</t>
         </is>
       </c>
       <c r="U46" s="8"/>
       <c r="V46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <t>Олександрівський навчальний пункт Обласного комунального навчально-курсового комбінату "Аграрник"</t>
         </is>
       </c>
       <c r="B47" s="6" t="n">
         <v>2907</v>
       </c>
       <c r="C47" s="6" t="n">
         <v>2606</v>
       </c>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="7"/>
       <c r="G47" s="6" t="n">