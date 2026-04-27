--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -340,76 +340,76 @@
           <t>ДПТНЗ "Рокитнянський ПЛ"</t>
         </is>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>2005</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
-          <t>09600</t>
+          <t>09601</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA32020130010021032</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>с-ще Рокитне</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Ентузіастів, 4</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(04562)6-11-35</t>
+          <t>+38(045)-626-11-35</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>rokpl1@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Пустовіт Володимир Миколайович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>РОКИТНЯНСЬКИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>