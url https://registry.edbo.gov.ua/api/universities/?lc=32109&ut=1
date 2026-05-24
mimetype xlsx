--- v0 (2025-10-23)
+++ v1 (2026-05-24)
@@ -373,51 +373,51 @@
           <t>08201</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Ірпінь</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Університетська, 31</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>+38(04597) 60-294</t>
+          <t>+38(044)-363-27-13</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>11.02@dpu.edu.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>dpu.edu.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Серебрянський Дмитро Миколайович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>