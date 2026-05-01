--- v1 (2026-03-10)
+++ v2 (2026-05-01)
@@ -365,51 +365,51 @@
           <t>09100</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA32020010010081183</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Біла Церква</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Симоненка Василя, 16</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>+044(63)-526-68</t>
+          <t>+38(044)-635-26-68</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>bccenter35@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Бульковський Михайло Сергійович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад «Білоцерківське вище професійне училище будівництва та сервісу»</t>