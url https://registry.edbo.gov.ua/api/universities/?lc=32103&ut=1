--- v0 (2025-11-01)
+++ v1 (2026-04-30)
@@ -637,63 +637,55 @@
           <t>09100</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA32020010010081183</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Біла Церква</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Матросова, 50</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>(0456) 34-79-37</t>
-[...11 lines deleted...]
-      </c>
+          <t>+380456347937;</t>
+        </is>
+      </c>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Кучерук Олександр Федорович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Білоцерківський центр дистанційно-заочного навчання Вищого навчального закладу "Східноєвропейський університет економіки і менеджменту" (у формі Товариства з обмеженою відповідальністю)</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>1594</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>255</v>
       </c>