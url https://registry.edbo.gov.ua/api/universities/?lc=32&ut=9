--- v2 (2026-03-18)
+++ v3 (2026-05-04)
@@ -829,51 +829,51 @@
           <t>09113</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA32020010010081183</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Біла Церква</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>СКВИРСЬКЕ шосе , 240</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>(04563) 4-68-50, 634 80 90,</t>
+          <t>+38(068)-070-07-81</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>med.medcollege@ukr.net</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>bcmc.kiev.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Виконуюча обов`язки директора</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Пилипенко Інна Олександрівна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>