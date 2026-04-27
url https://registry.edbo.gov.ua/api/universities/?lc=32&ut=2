--- v2 (2026-03-10)
+++ v3 (2026-04-27)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$56</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$57</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V56"/>
+  <dimension ref="A1:V57"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -376,56 +376,56 @@
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Березань</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченків шлях, 34</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(04576)6-15-48, (04576)6-48-56, (04576)6-30-45</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>berezanlicei2009@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Голова комісії з припинення закладу</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Висоцька Наталія Францівна</t>
+          <t>Мислик Галина Олексіївна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Білоцерківський навчальний центр № 35</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>5762</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>БНЦ № 35</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>2004</v>
       </c>
@@ -449,51 +449,51 @@
           <t>09100</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA32020010010081183</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Біла Церква</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Симоненка Василя, 16</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>+044(63)-526-68</t>
+          <t>+38(044)-635-26-68</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>bccenter35@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Бульковський Михайло Сергійович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад «Білоцерківське вище професійне училище будівництва та сервісу»</t>
@@ -1319,105 +1319,105 @@
         <is>
           <t>Мовчан Олег Федорович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти "Броварський професійний коледж"</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
         <v>1973</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t>ЗП (ПТ) О "Броварський професійний коледж"</t>
         </is>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="7"/>
       <c r="G14" s="6" t="n">
-        <v>2005</v>
+        <v>1981</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
           <t>07400</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA32060050010081797</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Бровари</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>бульв. Незалежності, 14Б</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>04594 61133</t>
+          <t>+38(045)-946-11-33</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>ptu4brovary@ukr.net</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
-          <t>www.bpk.net.ua</t>
+          <t>https://ptu4.college.com.ua/</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
           <t>Ладан Микола Миколайович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Київської області</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>4386</v>
       </c>
       <c r="C15" s="6"/>
@@ -2328,58 +2328,52 @@
           <t>м. Переяслав</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
           <t>вул. Новокиївське шоссе, 41</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
           <t>+38(050)-611-60-70;</t>
         </is>
       </c>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
           <t>Ломінов Микола Іванович</t>
         </is>
       </c>
-      <c r="U25" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U25" s="8"/>
+      <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Ржищівський професійний ліцей"</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
         <v>1919</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Ржищівський професійний ліцей"</t>
         </is>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
         <v>1960</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -2399,63 +2393,55 @@
           <t>09230</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
           <t>UA32120130010035405</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>м. Ржищів</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
           <t>вул. Соборна, 110</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>+380674020805</t>
-[...11 lines deleted...]
-      </c>
+          <t>+38(066)-326-09-65;</t>
+        </is>
+      </c>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
       <c r="S26" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
           <t>Рябокляч Костянтин Олексійович</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Державне спеціалізоване підприємство "Чорнобильська АЕС"</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
         <v>4284</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
@@ -2749,73 +2735,71 @@
           <t>09700</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
           <t>UA32120010010027554</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>м. Богуслав</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
           <t>вул. Франка, 31</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>0456152360;</t>
-[...2 lines deleted...]
-      <c r="Q30" s="5"/>
+          <t>+38(045)-615-23-60</t>
+        </is>
+      </c>
+      <c r="Q30" s="5" t="inlineStr">
+        <is>
+          <t>boguslavcpto@ukr.net</t>
+        </is>
+      </c>
       <c r="R30" s="5"/>
       <c r="S30" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
           <t>Кукла Сергій Васильович</t>
         </is>
       </c>
-      <c r="U30" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U30" s="8"/>
+      <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Богуславське вище професійне училище сфери послуг"</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
         <v>1815</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <t>ДПТНЗ "Богуславське ВПУ сфери послуг"</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>State Professional-Technical Educational Establishment ''Bohuslav Higher Vocational School of Services''</t>
         </is>
       </c>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
         <v>1967</v>
       </c>
@@ -3042,2013 +3026,2097 @@
           <t>(067)503-48-59</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
           <t>forest.training.center@e-forest.gov.ua</t>
         </is>
       </c>
       <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
           <t>Ірклієнко Сергій Петрович</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Аварійно-рятувальний загін спеціального призначення Головного управління Державної служби України з надзвичайних ситуацій у Київській області</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ВИШГОРОДСЬКОЇ МІСЬКОЇ РАДИ "ВИШГОРОДСЬКИЙ МІЖШКІЛЬНИЙ РЕСУРСНИЙ ЦЕНТР"</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>3135</v>
+        <v>7437</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>АРЗ СП ГУ ДСНС України у Київській області</t>
+          <t>Вишгородський МРЦ</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
-        <v>2000</v>
+        <v>1977</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J34" s="5" t="inlineStr">
         <is>
-          <t>Державна служба України з надзвичайних ситуацій</t>
+          <t>Вишгородська районна рада</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>09108</t>
+          <t>07300</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
-          <t>UA32020010010081183</t>
+          <t>UA32100010010059200</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
-          <t>м. Біла Церква</t>
+          <t>м. Вишгород</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Максима Глазкова, 3</t>
+          <t>вул. Шкільна, 29</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>(04563)3-72-01, 044 545 52 11</t>
+          <t>(050)356-12-21</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
-          <t>navchpynkt@gmail.com</t>
+          <t>vishgorod-mnvk@ukr.net</t>
         </is>
       </c>
       <c r="R34" s="5"/>
       <c r="S34" s="5" t="inlineStr">
         <is>
-          <t>Начальник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Шумигора Сергій Анатолійович</t>
+          <t>Федірко Микола Іванович</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Володарський професійний аграрний ліцей"</t>
+          <t>Аварійно-рятувальний загін спеціального призначення Головного управління Державної служби України з надзвичайних ситуацій у Київській області</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>1944</v>
+        <v>3135</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "Володарський ПАЛ"</t>
+          <t>АРЗ СП ГУ ДСНС України у Київській області</t>
         </is>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>2005</v>
+        <v>2000</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+          <t>Державна служба України з надзвичайних ситуацій</t>
         </is>
       </c>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>09300</t>
+          <t>09108</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
-          <t>UA32020030010057420</t>
+          <t>UA32020010010081183</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
-          <t>с-ще Володарка</t>
+          <t>м. Біла Церква</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Загородня, 7</t>
+          <t>вул. Максима Глазкова, 3</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>0456950724, 0456952181</t>
+          <t>(04563)3-72-01, 044 545 52 11</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
-          <t>dptnz-vpal@i.ua</t>
+          <t>navchpynkt@gmail.com</t>
         </is>
       </c>
       <c r="R35" s="5"/>
       <c r="S35" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Начальник</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Блоцький Володимир Іванович</t>
+          <t>Шумигора Сергій Анатолійович</t>
         </is>
       </c>
       <c r="U35" s="8"/>
       <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Гребінківський міжшкільний ресурсний центр Гребінківської селищної ради Білоцерківського району Київської області</t>
+          <t>Державний професійно-технічний навчальний заклад "Володарський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>6717</v>
+        <v>1944</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>Гребінківський МРЦ</t>
+          <t>ДПТНЗ "Володарський ПАЛ"</t>
         </is>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
-        <v>1979</v>
+        <v>2005</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J36" s="5" t="inlineStr">
         <is>
-          <t>Селищна рада</t>
+          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>08662</t>
+          <t>09300</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
-          <t>UA32020050010040768</t>
+          <t>UA32020030010057420</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
-          <t>с-ще Гребінки</t>
+          <t>с-ще Володарка</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. Святопокровська, 94</t>
+          <t>вул. Загородня, 7</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
-          <t>(067)137-22-99</t>
+          <t>0456950724, 0456952181</t>
         </is>
       </c>
       <c r="Q36" s="5" t="inlineStr">
         <is>
-          <t>grebinkikomb@ukr.net</t>
+          <t>dptnz-vpal@i.ua</t>
         </is>
       </c>
       <c r="R36" s="5"/>
       <c r="S36" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Гурський Богдан Юрійович</t>
+          <t>Блоцький Володимир Іванович</t>
         </is>
       </c>
       <c r="U36" s="8"/>
       <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Згурівський професійний ліцей"</t>
+          <t>Гребінківський міжшкільний ресурсний центр Гребінківської селищної ради Білоцерківського району Київської області</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>1945</v>
+        <v>6717</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Згурівський професійний ліцей"</t>
+          <t>Гребінківський МРЦ</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
       <c r="G37" s="6" t="n">
-        <v>2002</v>
+        <v>1979</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+          <t>Селищна рада</t>
         </is>
       </c>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>07601</t>
+          <t>08662</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
-          <t>UA32060110010087428</t>
+          <t>UA32020050010040768</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
-          <t>с-ще Згурівка</t>
+          <t>с-ще Гребінки</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 6</t>
+          <t>вул. Святопокровська, 94</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
-          <t>+380457051304;</t>
-[...2 lines deleted...]
-      <c r="Q37" s="5"/>
+          <t>(067)137-22-99</t>
+        </is>
+      </c>
+      <c r="Q37" s="5" t="inlineStr">
+        <is>
+          <t>grebinkikomb@ukr.net</t>
+        </is>
+      </c>
       <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
-          <t>Директор державного навчального закладу "Згурівський професійний ліцей"</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Шевченко Василь Васильович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Гурський Богдан Юрійович</t>
+        </is>
+      </c>
+      <c r="U37" s="8"/>
+      <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Кагарлицької міської ради "Кагарлицький міжшкільний навчально-виробничий комбінат"</t>
+          <t>Державний навчальний заклад "Згурівський професійний ліцей"</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>7157</v>
+        <v>1945</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>КЗ КМР "КАГАРЛИЦЬКИЙ МНВК"</t>
+          <t>ДНЗ "Згурівський професійний ліцей"</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
-        <v>1978</v>
+        <v>2002</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...2 lines deleted...]
-      <c r="J38" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J38" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>09201</t>
+          <t>07601</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA32120050010091788</t>
+          <t>UA32060110010087428</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>м. Кагарлик</t>
+          <t>с-ще Згурівка</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>вул. 97 Стрілецької дивізії, 8</t>
+          <t>вул. Центральна, 6</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>+38(044)-735-24-94</t>
+          <t>+38(045)-705-13-04</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
-          <t>kagmnvk@ukr.net</t>
+          <t>zgurivka.litzej@ukr.net</t>
         </is>
       </c>
       <c r="R38" s="5"/>
       <c r="S38" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Директор державного навчального закладу "Згурівський професійний ліцей"</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Тесленко Сергій Вікторович</t>
+          <t>Шевченко Василь Васильович</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>ЗАКЛАД ПРОФЕСІЙНОЇ (ПРОФЕСІЙНО-ТЕХНІЧНОЇ) ОСВІТИ «КАТЮЖАНСЬКИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ»</t>
+          <t>Комунальний заклад Кагарлицької міської ради "Кагарлицький міжшкільний навчально-виробничий комбінат"</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>2384</v>
+        <v>7157</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>ЗП(ПТ)О «Катюжанський професійний коледж»</t>
-[...6 lines deleted...]
-      </c>
+          <t>КЗ КМР "КАГАРЛИЦЬКИЙ МНВК"</t>
+        </is>
+      </c>
+      <c r="E39" s="5"/>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
-        <v>1969</v>
+        <v>1978</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J39" s="5"/>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>07313</t>
+          <t>09201</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
-          <t>UA32100030130088036</t>
+          <t>UA32120050010091788</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
-          <t>с. Катюжанка</t>
+          <t>м. Кагарлик</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 1</t>
+          <t>вул. 97 Стрілецької дивізії, 8</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>(045) 963 22 62</t>
+          <t>+38(044)-735-24-94</t>
         </is>
       </c>
       <c r="Q39" s="5" t="inlineStr">
         <is>
-          <t>vpty@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>kagmnvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R39" s="5"/>
       <c r="S39" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Недашківський Руслан Михайлович</t>
+          <t>Тесленко Сергій Вікторович</t>
         </is>
       </c>
       <c r="U39" s="8"/>
       <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Центр-А"</t>
+          <t>ЗАКЛАД ПРОФЕСІЙНОЇ (ПРОФЕСІЙНО-ТЕХНІЧНОЇ) ОСВІТИ «КАТЮЖАНСЬКИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ»</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>2979</v>
+        <v>2384</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Центр-А"</t>
-[...2 lines deleted...]
-      <c r="E40" s="5"/>
+          <t>ЗП(ПТ)О «Катюжанський професійний коледж»</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>Katuzhansky Vocational (Technical) Education Institution, 'Katuzhansky Vocational College'</t>
+        </is>
+      </c>
       <c r="F40" s="7"/>
       <c r="G40" s="6" t="n">
-        <v>2013</v>
+        <v>1969</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J40" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J40" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>07408</t>
+          <t>07313</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
-          <t>UA32060130020035323</t>
+          <t>UA32100030130088036</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
-          <t>с. Квітневе</t>
+          <t>с. Катюжанка</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>вул. Димитрова, 2В</t>
+          <t>вул. Шевченка, 1</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
-          <t>(044) 393-73-47</t>
+          <t>(045) 963 22 62</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
-          <t>office@ascania-tc.com.ua</t>
+          <t>vpty@ukr.net</t>
         </is>
       </c>
       <c r="R40" s="5" t="inlineStr">
         <is>
-          <t>www.center-a.com</t>
+          <t>https://kvpu.com.ua/</t>
         </is>
       </c>
       <c r="S40" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Гапон Володимир Геннадійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Недашківський Руслан Михайлович</t>
+        </is>
+      </c>
+      <c r="U40" s="8"/>
+      <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Державна реабілітаційна установа "Всеукраїнський центр комплексної реабілітації для осіб з інвалідністю"</t>
+          <t>Товариство з обмеженою відповідальністю "Центр-А"</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>3057</v>
+        <v>2979</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>ДРУВЦКРОІ</t>
+          <t>ТОВ "Центр-А"</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
       <c r="G41" s="6" t="n">
-        <v>2001</v>
+        <v>2013</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J41" s="5"/>
       <c r="K41" s="7" t="inlineStr">
         <is>
-          <t>07352</t>
+          <t>07408</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
-          <t>UA32100070030073050</t>
+          <t>UA32060130020035323</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
-          <t>с. Лютіж</t>
+          <t>с. Квітневе</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>Урочище "Туровча лісова", 2</t>
+          <t>вул. Димитрова, 2В</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
-          <t>(045)964-00-11, (044)425-84-91</t>
+          <t>(044) 393-73-47</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
-          <t>vcpri@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R41" s="5"/>
+          <t>office@ascania-tc.com.ua</t>
+        </is>
+      </c>
+      <c r="R41" s="5" t="inlineStr">
+        <is>
+          <t>www.center-a.com</t>
+        </is>
+      </c>
       <c r="S41" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Арсенюк Олексій Максимович</t>
+          <t>Гапон Володимир Геннадійович</t>
         </is>
       </c>
       <c r="U41" s="8" t="n">
-        <v>45425</v>
+        <v>43993</v>
       </c>
       <c r="V41" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>Макарівський міжшкільний навчально-виробничий комбінат Макарівської районної ради Київської області</t>
+          <t>Державна реабілітаційна установа "Всеукраїнський центр комплексної реабілітації для осіб з інвалідністю"</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
-        <v>4113</v>
+        <v>3057</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
-          <t>Макарівський МНВК</t>
+          <t>ДРУВЦКРОІ</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
-        <v>2014</v>
+        <v>2001</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I42" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J42" s="5" t="inlineStr">
         <is>
-          <t>Районна рада</t>
+          <t>Міністерство соціальної політики України</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>08000</t>
+          <t>07352</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
-          <t>UA32080190010023112</t>
+          <t>UA32100070030073050</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
-          <t>с-ще Макарів</t>
+          <t>с. Лютіж</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
-          <t>вул. Фрунзе, 60</t>
+          <t>Урочище "Туровча лісова", 2</t>
         </is>
       </c>
       <c r="P42" s="5" t="inlineStr">
         <is>
-          <t>+045(78)-528-55</t>
+          <t>(045)964-00-11, (044)425-84-91</t>
         </is>
       </c>
       <c r="Q42" s="5" t="inlineStr">
         <is>
-          <t>makariv-mnvk@ukr.net</t>
+          <t>vcpri@ukr.net</t>
         </is>
       </c>
       <c r="R42" s="5"/>
       <c r="S42" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T42" s="5" t="inlineStr">
         <is>
-          <t>Бордюг Юрій Ілліч</t>
+          <t>Арсенюк Олексій Максимович</t>
         </is>
       </c>
       <c r="U42" s="8" t="n">
-        <v>44347</v>
+        <v>45425</v>
       </c>
       <c r="V42" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>Миронівський спортивно-технічний клуб товариства сприяння оборонні України</t>
+          <t>Макарівський міжшкільний навчально-виробничий комбінат Макарівської районної ради Київської області</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
-        <v>7038</v>
+        <v>4113</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
-          <t>Миронівський СТК ТСОУ</t>
+          <t>Макарівський МНВК</t>
         </is>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="7"/>
-      <c r="G43" s="6"/>
+      <c r="G43" s="6" t="n">
+        <v>2014</v>
+      </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J43" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J43" s="5" t="inlineStr">
+        <is>
+          <t>Районна рада</t>
+        </is>
+      </c>
       <c r="K43" s="7" t="inlineStr">
         <is>
-          <t>08801</t>
+          <t>08000</t>
         </is>
       </c>
       <c r="L43" s="7" t="inlineStr">
         <is>
-          <t>UA32120090010020161</t>
+          <t>UA32080190010023112</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>м. Миронівка</t>
+          <t>с-ще Макарів</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
-          <t>вул. Соборності, 127</t>
+          <t>вул. Фрунзе, 60</t>
         </is>
       </c>
       <c r="P43" s="5" t="inlineStr">
         <is>
-          <t>(097)670-25-02</t>
+          <t>+045(78)-528-55</t>
         </is>
       </c>
       <c r="Q43" s="5" t="inlineStr">
         <is>
-          <t>mirctk@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>makariv-mnvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R43" s="5"/>
       <c r="S43" s="5" t="inlineStr">
         <is>
-          <t>Директор Миронівського СТК ТСОУ</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T43" s="5" t="inlineStr">
         <is>
-          <t>Кочерга Петро Миколайович</t>
-[...3 lines deleted...]
-      <c r="V43" s="5"/>
+          <t>Бордюг Юрій Ілліч</t>
+        </is>
+      </c>
+      <c r="U43" s="8" t="n">
+        <v>44347</v>
+      </c>
+      <c r="V43" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Рокитнянський професійний ліцей"</t>
+          <t>Миронівський спортивно-технічний клуб товариства сприяння оборонні України</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
-        <v>2078</v>
+        <v>7038</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "Рокитнянський ПЛ"</t>
+          <t>Миронівський СТК ТСОУ</t>
         </is>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="7"/>
-      <c r="G44" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G44" s="6"/>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I44" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J44" s="5"/>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>09600</t>
+          <t>08801</t>
         </is>
       </c>
       <c r="L44" s="7" t="inlineStr">
         <is>
-          <t>UA32020130010021032</t>
+          <t>UA32120090010020161</t>
         </is>
       </c>
       <c r="M44" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
-          <t>с-ще Рокитне</t>
+          <t>м. Миронівка</t>
         </is>
       </c>
       <c r="O44" s="5" t="inlineStr">
         <is>
-          <t>вул. Ентузіастів, 4</t>
+          <t>вул. Соборності, 127</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
-          <t>(04562)6-11-35</t>
+          <t>(097)670-25-02</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
-          <t>rokpl1@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R44" s="5"/>
+          <t>mirctk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R44" s="5" t="inlineStr">
+        <is>
+          <t>https://www.auto-tsou.com/avtoshkola/myronivka</t>
+        </is>
+      </c>
       <c r="S44" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Директор Миронівського СТК ТСОУ</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>Пустовіт Володимир Миколайович</t>
+          <t>Кочерга Петро Миколайович</t>
         </is>
       </c>
       <c r="U44" s="8"/>
       <c r="V44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>РОКИТНЯНСЬКИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>Державний професійно-технічний навчальний заклад "Рокитнянський професійний ліцей"</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
-        <v>7112</v>
+        <v>2078</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
-          <t>POKИTHЯHCЬKИЙ CTK TCO У</t>
+          <t>ДПТНЗ "Рокитнянський ПЛ"</t>
         </is>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="7"/>
       <c r="G45" s="6" t="n">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J45" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J45" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K45" s="7" t="inlineStr">
         <is>
-          <t>09600</t>
+          <t>09601</t>
         </is>
       </c>
       <c r="L45" s="7" t="inlineStr">
         <is>
           <t>UA32020130010021032</t>
         </is>
       </c>
       <c r="M45" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
           <t>с-ще Рокитне</t>
         </is>
       </c>
       <c r="O45" s="5" t="inlineStr">
         <is>
-          <t>вул. Ентузіастів, 43</t>
+          <t>вул. Ентузіастів, 4</t>
         </is>
       </c>
       <c r="P45" s="5" t="inlineStr">
         <is>
-          <t>(380)984-34-33</t>
+          <t>+38(045)-626-11-35</t>
         </is>
       </c>
       <c r="Q45" s="5" t="inlineStr">
         <is>
-          <t>rok.dosaf@ukr.net</t>
+          <t>rokpl1@ukr.net</t>
         </is>
       </c>
       <c r="R45" s="5"/>
       <c r="S45" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
-          <t>Пелішенко Вадим Миколайович</t>
+          <t>Пустовіт Володимир Миколайович</t>
         </is>
       </c>
       <c r="U45" s="8"/>
       <c r="V45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
-          <t>Миронівський міжшкільний ресурсний центр Миронівської міської ради Київської області</t>
+          <t>РОКИТНЯНСЬКИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
-        <v>3322</v>
+        <v>7112</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
-          <t>Миронівський МРЦ</t>
+          <t>POKИTHЯHCЬKИЙ CTK TCO У</t>
         </is>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="7"/>
       <c r="G46" s="6" t="n">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I46" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J46" s="5"/>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>08835</t>
+          <t>09600</t>
         </is>
       </c>
       <c r="L46" s="7" t="inlineStr">
         <is>
-          <t>UA32120090310054398</t>
+          <t>UA32020130010021032</t>
         </is>
       </c>
       <c r="M46" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
-          <t>с. Росава</t>
+          <t>с-ще Рокитне</t>
         </is>
       </c>
       <c r="O46" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 1,Б</t>
+          <t>вул. Ентузіастів, 43</t>
         </is>
       </c>
       <c r="P46" s="5" t="inlineStr">
         <is>
-          <t>+38(045)-744-32-81</t>
+          <t>(380)984-34-33</t>
         </is>
       </c>
       <c r="Q46" s="5" t="inlineStr">
         <is>
-          <t>m_mnvk@ukr.net</t>
+          <t>rok.dosaf@ukr.net</t>
         </is>
       </c>
       <c r="R46" s="5"/>
       <c r="S46" s="5" t="inlineStr">
         <is>
-          <t>Директор Миронівського МРЦ</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T46" s="5" t="inlineStr">
         <is>
-          <t>Дорошенко Світлана Василівна</t>
+          <t>Пелішенко Вадим Миколайович</t>
         </is>
       </c>
       <c r="U46" s="8"/>
       <c r="V46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Сквирське вище професійне училище"</t>
+          <t>Миронівський міжшкільний ресурсний центр Миронівської міської ради Київської області</t>
         </is>
       </c>
       <c r="B47" s="6" t="n">
-        <v>1974</v>
+        <v>3322</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "СВПУ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Миронівський МРЦ</t>
+        </is>
+      </c>
+      <c r="E47" s="5"/>
       <c r="F47" s="7"/>
       <c r="G47" s="6" t="n">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K47" s="7" t="inlineStr">
         <is>
-          <t>09001</t>
+          <t>08835</t>
         </is>
       </c>
       <c r="L47" s="7" t="inlineStr">
         <is>
-          <t>UA32020150010094707</t>
+          <t>UA32120090310054398</t>
         </is>
       </c>
       <c r="M47" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N47" s="5" t="inlineStr">
         <is>
-          <t>м. Сквира</t>
+          <t>с. Росава</t>
         </is>
       </c>
       <c r="O47" s="5" t="inlineStr">
         <is>
-          <t>вул. Незалежності, 141</t>
+          <t>вул. Центральна, 1,Б</t>
         </is>
       </c>
       <c r="P47" s="5" t="inlineStr">
         <is>
-          <t>+38(804)-468-51-79</t>
+          <t>+38(045)-744-32-81</t>
         </is>
       </c>
       <c r="Q47" s="5" t="inlineStr">
         <is>
-          <t>skviravpu@ukr.net</t>
+          <t>m_mnvk@ukr.net</t>
         </is>
       </c>
       <c r="R47" s="5"/>
       <c r="S47" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор Миронівського МРЦ</t>
         </is>
       </c>
       <c r="T47" s="5" t="inlineStr">
         <is>
-          <t>Пасічник Олександр Сергійович</t>
+          <t>Дорошенко Світлана Василівна</t>
         </is>
       </c>
       <c r="U47" s="8"/>
       <c r="V47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="inlineStr">
         <is>
-          <t>Ставищенський ліцей №1 Ставищенської селищної ради Білоцерківського району Київської області</t>
+          <t>Державний навчальний заклад "Сквирське вище професійне училище"</t>
         </is>
       </c>
       <c r="B48" s="6" t="n">
-        <v>6963</v>
+        <v>1974</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
-          <t>Cтавищенський ліцей №1</t>
-[...2 lines deleted...]
-      <c r="E48" s="5"/>
+          <t>ДНЗ "СВПУ"</t>
+        </is>
+      </c>
+      <c r="E48" s="5" t="inlineStr">
+        <is>
+          <t>State Educational Establishment «Skvyra higher vocational school»</t>
+        </is>
+      </c>
       <c r="F48" s="7"/>
       <c r="G48" s="6" t="n">
-        <v>1948</v>
+        <v>1997</v>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I48" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...2 lines deleted...]
-      <c r="J48" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J48" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>09401</t>
+          <t>09001</t>
         </is>
       </c>
       <c r="L48" s="7" t="inlineStr">
         <is>
-          <t>UA32020170010055237</t>
+          <t>UA32020150010094707</t>
         </is>
       </c>
       <c r="M48" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N48" s="5" t="inlineStr">
         <is>
-          <t>с-ще Ставище</t>
+          <t>м. Сквира</t>
         </is>
       </c>
       <c r="O48" s="5" t="inlineStr">
         <is>
-          <t>вул. Цимбала Сергія, 31</t>
+          <t>вул. Незалежності, 141</t>
         </is>
       </c>
       <c r="P48" s="5" t="inlineStr">
         <is>
-          <t>+38(068)-804-09-29;</t>
-[...2 lines deleted...]
-      <c r="Q48" s="5"/>
+          <t>+38(804)-468-51-79</t>
+        </is>
+      </c>
+      <c r="Q48" s="5" t="inlineStr">
+        <is>
+          <t>skviravpu@ukr.net</t>
+        </is>
+      </c>
       <c r="R48" s="5"/>
       <c r="S48" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T48" s="5" t="inlineStr">
         <is>
-          <t>Славінська Тетяна Леонідівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Пасічник Олександр Сергійович</t>
+        </is>
+      </c>
+      <c r="U48" s="8"/>
+      <c r="V48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>Київський обласний державний навчально-курсовий комбінат</t>
+          <t>Ставищенський ліцей №1 Ставищенської селищної ради Білоцерківського району Київської області</t>
         </is>
       </c>
       <c r="B49" s="6" t="n">
-        <v>4108</v>
+        <v>6963</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
-          <t>Київський ОДНКК</t>
+          <t>Cтавищенський ліцей №1</t>
         </is>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="7"/>
       <c r="G49" s="6" t="n">
-        <v>1994</v>
+        <v>1948</v>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J49" s="5"/>
       <c r="K49" s="7" t="inlineStr">
         <is>
-          <t>09500</t>
+          <t>09401</t>
         </is>
       </c>
       <c r="L49" s="7" t="inlineStr">
         <is>
-          <t>UA32020190010060417</t>
+          <t>UA32020170010055237</t>
         </is>
       </c>
       <c r="M49" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N49" s="5" t="inlineStr">
         <is>
-          <t>м. Тараща</t>
+          <t>с-ще Ставище</t>
         </is>
       </c>
       <c r="O49" s="5" t="inlineStr">
         <is>
-          <t>вул. Богдана Хмельницького, 75</t>
+          <t>вул. Цимбала Сергія, 31</t>
         </is>
       </c>
       <c r="P49" s="5" t="inlineStr">
         <is>
-          <t>+045(66)-523-85</t>
-[...3 lines deleted...]
-      <c r="R49" s="5"/>
+          <t>+38(068)-804-09-29</t>
+        </is>
+      </c>
+      <c r="Q49" s="5" t="inlineStr">
+        <is>
+          <t>stavyshche1litsei@gmail.com</t>
+        </is>
+      </c>
+      <c r="R49" s="5" t="inlineStr">
+        <is>
+          <t>http://stavysche-nvk1.edukit.kiev.ua</t>
+        </is>
+      </c>
       <c r="S49" s="5" t="inlineStr">
         <is>
-          <t>в.о. директора</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T49" s="5" t="inlineStr">
         <is>
-          <t>Сомов Олександр Анатолійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Славінська Тетяна Леонідівна</t>
+        </is>
+      </c>
+      <c r="U49" s="8"/>
+      <c r="V49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Київської обласної ради "Таращанський навчально-реабілітаційний Центр"</t>
+          <t>Київський обласний державний навчально-курсовий комбінат</t>
         </is>
       </c>
       <c r="B50" s="6" t="n">
-        <v>2849</v>
+        <v>4108</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
-          <t>КЗ КОР "Таращанський НРЦ"</t>
+          <t>Київський ОДНКК</t>
         </is>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="7"/>
       <c r="G50" s="6" t="n">
-        <v>1961</v>
+        <v>1994</v>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
-          <t>Заклад загальної середньої освіти</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I50" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J50" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+          <t>Міністерство аграрної політики та продовольства України</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>09501</t>
+          <t>09500</t>
         </is>
       </c>
       <c r="L50" s="7" t="inlineStr">
         <is>
           <t>UA32020190010060417</t>
         </is>
       </c>
       <c r="M50" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N50" s="5" t="inlineStr">
         <is>
           <t>м. Тараща</t>
         </is>
       </c>
       <c r="O50" s="5" t="inlineStr">
         <is>
-          <t>вул. Білоцерківська, 78</t>
+          <t>вул. Богдана Хмельницького, 75</t>
         </is>
       </c>
       <c r="P50" s="5" t="inlineStr">
         <is>
-          <t>+38(063)-479-23-66</t>
+          <t>+045(66)-523-85</t>
         </is>
       </c>
       <c r="Q50" s="5"/>
       <c r="R50" s="5"/>
       <c r="S50" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>в.о. директора</t>
         </is>
       </c>
       <c r="T50" s="5" t="inlineStr">
         <is>
-          <t>Степаненко Світлана В`ячеславівна</t>
-[...3 lines deleted...]
-      <c r="V50" s="5"/>
+          <t>Сомов Олександр Анатолійович</t>
+        </is>
+      </c>
+      <c r="U50" s="8" t="n">
+        <v>44727</v>
+      </c>
+      <c r="V50" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Тетіївське професійно-технічне училище"</t>
+          <t>Комунальний заклад Київської обласної ради "Таращанський навчально-реабілітаційний Центр"</t>
         </is>
       </c>
       <c r="B51" s="6" t="n">
-        <v>1833</v>
+        <v>2849</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "ТПТУ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>КЗ КОР "Таращанський НРЦ"</t>
+        </is>
+      </c>
+      <c r="E51" s="5"/>
       <c r="F51" s="7"/>
       <c r="G51" s="6" t="n">
-        <v>1989</v>
+        <v>1961</v>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Заклад загальної середньої освіти</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K51" s="7" t="inlineStr">
         <is>
-          <t>09801</t>
+          <t>09501</t>
         </is>
       </c>
       <c r="L51" s="7" t="inlineStr">
         <is>
-          <t>UA32020210010016577</t>
+          <t>UA32020190010060417</t>
         </is>
       </c>
       <c r="M51" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N51" s="5" t="inlineStr">
         <is>
-          <t>м. Тетіїв</t>
+          <t>м. Тараща</t>
         </is>
       </c>
       <c r="O51" s="5" t="inlineStr">
         <is>
-          <t>вул. Соборна, 100</t>
+          <t>вул. Білоцерківська, 78</t>
         </is>
       </c>
       <c r="P51" s="5" t="inlineStr">
         <is>
-          <t>(044) 605 22 45</t>
-[...6 lines deleted...]
-      </c>
+          <t>+38(063)-479-23-66</t>
+        </is>
+      </c>
+      <c r="Q51" s="5"/>
       <c r="R51" s="5"/>
       <c r="S51" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T51" s="5" t="inlineStr">
         <is>
-          <t>Сузанська Наталія Вікторівна</t>
+          <t>Степаненко Світлана В`ячеславівна</t>
         </is>
       </c>
       <c r="U51" s="8"/>
       <c r="V51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="inlineStr">
         <is>
-          <t>ТЕТІЇВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
+          <t>Державний навчальний заклад "Тетіївське професійно-технічне училище"</t>
         </is>
       </c>
       <c r="B52" s="6" t="n">
-        <v>7444</v>
+        <v>1833</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
-          <t>ТЕТІЇВСЬКИЙ СТК ТСО УКРАЇНИ</t>
-[...2 lines deleted...]
-      <c r="E52" s="5"/>
+          <t>ДНЗ "ТПТУ"</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>The State Educational Establishment "Tetiyiv Vocational School"</t>
+        </is>
+      </c>
       <c r="F52" s="7"/>
       <c r="G52" s="6" t="n">
-        <v>1996</v>
+        <v>1989</v>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I52" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J52" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J52" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>09802</t>
+          <t>09801</t>
         </is>
       </c>
       <c r="L52" s="7" t="inlineStr">
         <is>
           <t>UA32020210010016577</t>
         </is>
       </c>
       <c r="M52" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N52" s="5" t="inlineStr">
         <is>
           <t>м. Тетіїв</t>
         </is>
       </c>
       <c r="O52" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 47</t>
+          <t>вул. Соборна, 100</t>
         </is>
       </c>
       <c r="P52" s="5" t="inlineStr">
         <is>
-          <t>(063)594-58-44</t>
+          <t>(044) 605 22 45</t>
         </is>
       </c>
       <c r="Q52" s="5" t="inlineStr">
         <is>
-          <t>CTK_tetiev@ukr.net</t>
+          <t>ptu8@ukr.net</t>
         </is>
       </c>
       <c r="R52" s="5"/>
       <c r="S52" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T52" s="5" t="inlineStr">
         <is>
-          <t>Дробот Юрій Іванович</t>
+          <t>Сузанська Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U52" s="8"/>
       <c r="V52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>Державне підприємство"Спеціалізований центр підготовки кадрів"</t>
+          <t>ТЕТІЇВСЬКИЙ РАЙОННИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B53" s="6" t="n">
-        <v>3245</v>
+        <v>7444</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
-          <t>ДП "СЦПК"</t>
+          <t>ТЕТІЇВСЬКИЙ СТК ТСО УКРАЇНИ</t>
         </is>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="7"/>
       <c r="G53" s="6" t="n">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="7" t="inlineStr">
         <is>
-          <t>08720</t>
+          <t>09802</t>
         </is>
       </c>
       <c r="L53" s="7" t="inlineStr">
         <is>
-          <t>UA32120150010043175</t>
+          <t>UA32020210010016577</t>
         </is>
       </c>
       <c r="M53" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N53" s="5" t="inlineStr">
         <is>
-          <t>м. Українка</t>
+          <t>м. Тетіїв</t>
         </is>
       </c>
       <c r="O53" s="5" t="inlineStr">
         <is>
-          <t>вул. Промислова, 4</t>
+          <t>вул. Центральна, 47</t>
         </is>
       </c>
       <c r="P53" s="5" t="inlineStr">
         <is>
-          <t>045 727 41 96</t>
+          <t>(063)594-58-44</t>
         </is>
       </c>
       <c r="Q53" s="5" t="inlineStr">
         <is>
-          <t>scpk@ukr.net</t>
+          <t>CTK_tetiev@ukr.net</t>
         </is>
       </c>
       <c r="R53" s="5"/>
       <c r="S53" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T53" s="5" t="inlineStr">
         <is>
-          <t>Пилипенко Ольга Олександрівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Дробот Юрій Іванович</t>
+        </is>
+      </c>
+      <c r="U53" s="8"/>
+      <c r="V53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Професійний ліцей м. Українки"</t>
+          <t>Державне підприємство"Спеціалізований центр підготовки кадрів"</t>
         </is>
       </c>
       <c r="B54" s="6" t="n">
-        <v>1819</v>
+        <v>3245</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ ПЛУ</t>
+          <t>ДП "СЦПК"</t>
         </is>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="7"/>
       <c r="G54" s="6" t="n">
-        <v>1972</v>
+        <v>2000</v>
       </c>
       <c r="H54" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I54" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
-      <c r="J54" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J54" s="5"/>
       <c r="K54" s="7" t="inlineStr">
         <is>
           <t>08720</t>
         </is>
       </c>
       <c r="L54" s="7" t="inlineStr">
         <is>
           <t>UA32120150010043175</t>
         </is>
       </c>
       <c r="M54" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N54" s="5" t="inlineStr">
         <is>
           <t>м. Українка</t>
         </is>
       </c>
       <c r="O54" s="5" t="inlineStr">
         <is>
-          <t>вул. Юності, 19</t>
+          <t>вул. Промислова, 4</t>
         </is>
       </c>
       <c r="P54" s="5" t="inlineStr">
         <is>
-          <t>093 719 67 21</t>
+          <t>045 727 41 96</t>
         </is>
       </c>
       <c r="Q54" s="5" t="inlineStr">
         <is>
-          <t>ptu_2@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>scpk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R54" s="5"/>
       <c r="S54" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T54" s="5" t="inlineStr">
         <is>
-          <t>Зайда Тетяна Миколаївна</t>
-[...3 lines deleted...]
-      <c r="V54" s="5"/>
+          <t>Пилипенко Ольга Олександрівна</t>
+        </is>
+      </c>
+      <c r="U54" s="8" t="n">
+        <v>44076</v>
+      </c>
+      <c r="V54" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>Комунальна установа "Пристоличний центр професійного розвитку педагогічних працівників" Пристоличної сільської ради Бориспільського району Київської області"</t>
+          <t>Державний навчальний заклад "Професійний ліцей м. Українки"</t>
         </is>
       </c>
       <c r="B55" s="6" t="n">
-        <v>6923</v>
+        <v>1819</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
-          <t>КУ "Пристоличний ЦПРПП"</t>
+          <t>ДНЗ ПЛУ</t>
         </is>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="7"/>
       <c r="G55" s="6" t="n">
-        <v>2023</v>
+        <v>1972</v>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>Сільська рада</t>
+          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K55" s="7" t="inlineStr">
         <is>
-          <t>08325</t>
+          <t>08720</t>
         </is>
       </c>
       <c r="L55" s="7" t="inlineStr">
         <is>
-          <t>UA32040130010022833</t>
+          <t>UA32120150010043175</t>
         </is>
       </c>
       <c r="M55" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N55" s="5" t="inlineStr">
         <is>
-          <t>с. Щасливе</t>
+          <t>м. Українка</t>
         </is>
       </c>
       <c r="O55" s="5" t="inlineStr">
         <is>
-          <t>вул. Калинова, 9-А</t>
+          <t>вул. Юності, 19</t>
         </is>
       </c>
       <c r="P55" s="5" t="inlineStr">
         <is>
-          <t>(068)512-25-62</t>
+          <t>093 719 67 21</t>
         </is>
       </c>
       <c r="Q55" s="5" t="inlineStr">
         <is>
-          <t>prystoltspr@ukr.net</t>
+          <t>ptu_2@ukr.net</t>
         </is>
       </c>
       <c r="R55" s="5" t="inlineStr">
         <is>
-          <t>https://prystol.cprpp.org.ua/</t>
+          <t>licey.hqsite.online</t>
         </is>
       </c>
       <c r="S55" s="5" t="inlineStr">
         <is>
-          <t>виконуюча обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T55" s="5" t="inlineStr">
         <is>
-          <t>Тригуб Ірина Анатоліївна</t>
+          <t>Зайда Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U55" s="8"/>
       <c r="V55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Яготинський центр професійно-технічної освіти"</t>
+          <t>Комунальна установа "Пристоличний центр професійного розвитку педагогічних працівників" Пристоличної сільської ради Бориспільського району Київської області"</t>
         </is>
       </c>
       <c r="B56" s="6" t="n">
-        <v>2465</v>
+        <v>6923</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
-          <t>Яготинський ЦПТО</t>
+          <t>КУ "Пристоличний ЦПРПП"</t>
         </is>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="7"/>
       <c r="G56" s="6" t="n">
-        <v>1981</v>
+        <v>2023</v>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I56" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J56" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+          <t>Сільська рада</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>07700</t>
+          <t>08325</t>
         </is>
       </c>
       <c r="L56" s="7" t="inlineStr">
         <is>
-          <t>UA32040210010094429</t>
+          <t>UA32040130010022833</t>
         </is>
       </c>
       <c r="M56" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N56" s="5" t="inlineStr">
         <is>
-          <t>м. Яготин</t>
+          <t>с. Щасливе</t>
         </is>
       </c>
       <c r="O56" s="5" t="inlineStr">
         <is>
-          <t>вул. Київська, 6</t>
+          <t>вул. Калинова, 9-А</t>
         </is>
       </c>
       <c r="P56" s="5" t="inlineStr">
         <is>
-          <t>+380961506213</t>
+          <t>(068)512-25-62</t>
         </is>
       </c>
       <c r="Q56" s="5" t="inlineStr">
         <is>
-          <t>yagotincpto@ukr.net</t>
+          <t>prystoltspr@ukr.net</t>
         </is>
       </c>
       <c r="R56" s="5" t="inlineStr">
         <is>
-          <t>yagotincpto.ucoz.ua</t>
+          <t>https://prystol.cprpp.org.ua/</t>
         </is>
       </c>
       <c r="S56" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>виконуюча обов'язки директора</t>
         </is>
       </c>
       <c r="T56" s="5" t="inlineStr">
         <is>
-          <t>Джура Юлія Борисівна</t>
+          <t>Тригуб Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U56" s="8"/>
       <c r="V56" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="5" t="inlineStr">
+        <is>
+          <t>Державний професійно-технічний навчальний заклад "Яготинський центр професійно-технічної освіти"</t>
+        </is>
+      </c>
+      <c r="B57" s="6" t="n">
+        <v>2465</v>
+      </c>
+      <c r="C57" s="6"/>
+      <c r="D57" s="5" t="inlineStr">
+        <is>
+          <t>ДПТНЗ "Яготинський ЦПТО"</t>
+        </is>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="6" t="n">
+        <v>1981</v>
+      </c>
+      <c r="H57" s="5" t="inlineStr">
+        <is>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
+        </is>
+      </c>
+      <c r="I57" s="5" t="inlineStr">
+        <is>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J57" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
+        </is>
+      </c>
+      <c r="K57" s="7" t="inlineStr">
+        <is>
+          <t>07700</t>
+        </is>
+      </c>
+      <c r="L57" s="7" t="inlineStr">
+        <is>
+          <t>UA32040210010094429</t>
+        </is>
+      </c>
+      <c r="M57" s="5" t="inlineStr">
+        <is>
+          <t>Київська обл.</t>
+        </is>
+      </c>
+      <c r="N57" s="5" t="inlineStr">
+        <is>
+          <t>м. Яготин</t>
+        </is>
+      </c>
+      <c r="O57" s="5" t="inlineStr">
+        <is>
+          <t>вул. Київська, 6</t>
+        </is>
+      </c>
+      <c r="P57" s="5" t="inlineStr">
+        <is>
+          <t>+380961506213</t>
+        </is>
+      </c>
+      <c r="Q57" s="5" t="inlineStr">
+        <is>
+          <t>yagotincpto@ukr.net</t>
+        </is>
+      </c>
+      <c r="R57" s="5" t="inlineStr">
+        <is>
+          <t>yagotincpto.ucoz.ua</t>
+        </is>
+      </c>
+      <c r="S57" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T57" s="5" t="inlineStr">
+        <is>
+          <t>Джура Юлія Борисівна</t>
+        </is>
+      </c>
+      <c r="U57" s="8"/>
+      <c r="V57" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:V56"/>
+  <autoFilter ref="A1:V57"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>