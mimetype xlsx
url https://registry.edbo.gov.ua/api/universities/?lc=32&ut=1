--- v1 (2026-02-11)
+++ v2 (2026-04-04)
@@ -729,63 +729,55 @@
           <t>09100</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA32020010010081183</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Біла Церква</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Матросова, 50</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
-          <t>(0456) 34-79-37</t>
-[...11 lines deleted...]
-      </c>
+          <t>+380456347937;</t>
+        </is>
+      </c>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Кучерук Олександр Федорович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Білоцерківський центр дистанційно-заочного навчання Вищого навчального закладу "Східноєвропейський університет економіки і менеджменту" (у формі Товариства з обмеженою відповідальністю)</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>1594</v>
       </c>
       <c r="C7" s="6" t="n">
         <v>255</v>
       </c>
@@ -1437,51 +1429,51 @@
           <t>08201</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA32080150010049888</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Київська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Ірпінь</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>вул. Університетська, 31</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>+38(04597) 60-294</t>
+          <t>+38(044)-363-27-13</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>11.02@dpu.edu.ua</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
           <t>dpu.edu.ua</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
           <t>Серебрянський Дмитро Миколайович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
@@ -1648,58 +1640,52 @@
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>(0456) 551271, (0456) 562627, (0456) 551268</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>tehnfast@mail.ru</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
           <t>fast.org.ua</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
           <t>Кривчун Анатолій Павлович</t>
         </is>
       </c>
-      <c r="U16" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U16" s="8"/>
+      <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>РЕЛІГІЙНА ОРГАНІЗАЦІЯ КИЇВСЬКА ТРЬОХСВЯТИТЕЛЬСЬКА ДУХОВНА СЕМІНАРІЯ УКРАЇНСЬКОЇ ГРЕКО-КАТОЛИЦЬКОЇ ЦЕРКВИ</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>6743</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
         <v>2010</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>