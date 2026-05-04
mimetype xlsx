--- v1 (2025-12-08)
+++ v2 (2026-05-04)
@@ -484,220 +484,224 @@
         <is>
           <t>university@ukd.edu.ua</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>www.ukd.edu.ua</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>Президент</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Луцький Андрій Іванович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
-          <t>Івано-Франківський навчально-науковий інститут менеджменту Західноукраїнського національного університету</t>
+          <t>Івано-Франківський інститут "Одеська юридична академія"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
-        <v>2784</v>
-[...3 lines deleted...]
-      </c>
+        <v>6930</v>
+      </c>
+      <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
-          <t>ІФННІМ ЗУНУ</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
-          <t>Ivano-Frankivsk Educative and Research Institute of Management of West Ukrainian National University</t>
+          <t>Ivano-Frankivsk Institute "Odesa Law Academy"</t>
         </is>
       </c>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
-        <v>1997</v>
+        <v>2023</v>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I4" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J4" s="5"/>
       <c r="K4" s="7" t="inlineStr">
         <is>
-          <t>76018</t>
+          <t>76006</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA26040190010045761</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Івано-Франківськ</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
-          <t>вул. Дністровська, 32</t>
+          <t>вул. Максимовича, 13</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>+380342754622</t>
+          <t>(067)344-67-47</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
-          <t>ifnnim@wunu.edu.ua</t>
+          <t>dekanat@iflaw.institute</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
-          <t>ifnnim.wunu.edu.ua</t>
+          <t>https://www.iflaw.edu.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
-          <t>Ляхович Галина Іванівна</t>
+          <t>Савчук Роман Михайлович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>Івано-Франківський навчально-науковий юридичний інститут Національного університету "Одеська юридична академія"</t>
+          <t>Івано-Франківський навчально-науковий інститут менеджменту Західноукраїнського національного університету</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
-        <v>6930</v>
-[...1 lines deleted...]
-      <c r="C5" s="6"/>
+        <v>2784</v>
+      </c>
+      <c r="C5" s="6" t="n">
+        <v>171</v>
+      </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E5" s="5"/>
+          <t>ІФННІМ ЗУНУ</t>
+        </is>
+      </c>
+      <c r="E5" s="5" t="inlineStr">
+        <is>
+          <t>Ivano-Frankivsk Educative and Research Institute of Management of West Ukrainian National University</t>
+        </is>
+      </c>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
-        <v>2023</v>
+        <v>1997</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J5" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J5" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K5" s="7" t="inlineStr">
         <is>
-          <t>76006</t>
+          <t>76018</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA26040190010045761</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Івано-Франківськ</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
-          <t>вул. Максимовича, 13</t>
+          <t>вул. Дністровська, 32</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>(067)344-67-47</t>
+          <t>+380342754622</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
-          <t>dekanat@iflaw.institute</t>
+          <t>ifnnim@wunu.edu.ua</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
-          <t>https://www.iflaw.edu.ua</t>
+          <t>ifnnim.wunu.edu.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Савчук Роман Михайлович</t>
+          <t>Ляхович Галина Іванівна</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківський національний медичний університет</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>285</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ІФНМУ</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>Ivano-Frankivsk National Medical University</t>
         </is>
       </c>
@@ -1124,52 +1128,58 @@
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>(0342) 71 51 71</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>academy@imega.edu.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>http://www.imega.edu.ua/</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Савич Олег Васильович</t>
         </is>
       </c>
-      <c r="U10" s="8"/>
-      <c r="V10" s="5"/>
+      <c r="U10" s="8" t="n">
+        <v>46058</v>
+      </c>
+      <c r="V10" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Приватний заклад вищої освіти "Івано-Франківська академія Івана Золотоустого"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>4216</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>ПЗВО "ІВАНО-ФРАНКІВСЬКА АКАДЕМІЯ ІВАНА ЗОЛОТОУСТОГО"</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>Рrivate Higher Education Institution «Ivano-Frankivsk Academy Ivana Zolotoustoho»</t>
         </is>
       </c>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
         <v>2018</v>
       </c>