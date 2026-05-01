--- v2 (2026-02-10)
+++ v3 (2026-05-01)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$28</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V26"/>
+  <dimension ref="A1:V28"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -465,51 +465,51 @@
           <t>76019</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA26040190010045761</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Івано-Франківськ</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Карпатська, 15</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>0662276699</t>
+          <t>+38(095)-392-59-95</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>dgkk@ukr.net</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>https://dgkkdonnaba.wixsite.com/dgkk</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Точонова-Мандрикова Ірина Валеріївна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
@@ -1933,63 +1933,59 @@
           <t>77300</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
           <t>UA26060170010082672</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Калуш</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
           <t>вул. Ковжуна, 44</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>(03472) 54507, 20429, 65257, 65258</t>
+          <t>+38(050)-148-89-33;</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
-          <t>kkkim1976@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>Yaroslav.yatsiv@gmail.com</t>
+        </is>
+      </c>
+      <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
           <t>Яців Ярослав Петрович</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Коломийський економіко-правовий фаховий коледж Державного торговельно-економічного університету"</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>6611</v>
       </c>
       <c r="C20" s="6" t="n">
         <v>6594</v>
       </c>
@@ -2213,452 +2209,636 @@
           <t>78200</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
           <t>UA26080070010075786</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Коломия</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
           <t>вул. М. Лисенка, 11</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>03433 2 25 70</t>
+          <t>+38(034)-332-25-70;</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
-          <t>kipt@i.ua</t>
+          <t>KIPT@I.UA</t>
         </is>
       </c>
       <c r="R22" s="5" t="inlineStr">
         <is>
-          <t>http://kipt.com.ua/</t>
+          <t>HTTPS://KIPT.COM.UA/</t>
         </is>
       </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
           <t>Вінтоняк Микола Васильович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Надвірнянський фаховий коледж Національного транспортного університету"</t>
+          <t>Коломийський педагогічний фаховий коледж Івано-Франківської обласної ради</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>2639</v>
-[...3 lines deleted...]
-      </c>
+        <v>2627</v>
+      </c>
+      <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>ВСП "Надвірнянський фаховий коледж НТУ"</t>
+          <t>КПФК ІФОР</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>Separated structural unit "Nadvirna Professional College of National Transport University"</t>
+          <t>Kolomyia Pedagogical Professional College of the Ivano-Frankivsk Regional Council</t>
         </is>
       </c>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>1962</v>
+        <v>1939</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Івано-Франківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>78400</t>
+          <t>78200</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA26120070010010041</t>
+          <t>UA26080070010075786</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
-          <t>м. Надвірна</t>
+          <t>м. Коломия</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Соборна, 177</t>
+          <t>вул. Івана Франка, 12</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>(03475) 2-03-22, (0342) 50-18-79</t>
+          <t>03433 2-65-31, 03433 8-92-52</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>ncntu@ukr.net</t>
+          <t>pedkol.if@ukr.net</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
-          <t>ncntu.com.ua</t>
+          <t>www.pedcollege.kolomyya.org</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Нагорний Ростислав Васильович</t>
+          <t>Прокопів Людмила Ярославівна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Рогатинський аграрний фаховий коледж</t>
+          <t>Комунальний заклад фахової передвищої освіти “Коломийський медичний фаховий коледж ім. І. Франка” Івано-Франківської обласної ради</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>734</v>
+        <v>1241</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>РАФК</t>
+          <t>Коломийський медичний фаховий коледж ім. І. Франка</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>Rohatyn Agrarian Applied College</t>
+          <t>Municipal Institution of Professional Higher Education Ivan Franko Kolomyya Professional Medical College Ivano-Frankivsk Regional Council</t>
         </is>
       </c>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1956</v>
+        <v>1947</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J24" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Управління (головне управління) охорони здоров`я обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>77000</t>
+          <t>78200</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
-          <t>UA26040270010067876</t>
+          <t>UA26080070010075786</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
-          <t>м. Рогатин</t>
+          <t>м. Коломия</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Шашкевича, 61</t>
+          <t>вул. І. Франка, 14</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>(03435) 2 14 48, 2 19 76</t>
+          <t>(03433) 24450</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>koledg@ronet.com.ua</t>
+          <t>kolmedkol@gmail.com</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
-          <t>www.rafk.if.ua</t>
+          <t>http://kmk.if.ua/</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Тринів Ігор Васильович</t>
+          <t>Жолобайлюк Олександр Іванович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Снятинський фаховий коледж Закладу вищої освіти "Подільський державний університет"</t>
+          <t>Відокремлений структурний підрозділ "Надвірнянський фаховий коледж Національного транспортного університету"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>1299</v>
+        <v>2639</v>
       </c>
       <c r="C25" s="6" t="n">
-        <v>177</v>
+        <v>24</v>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>ВСП "Снятинський фаховий коледж ЗВО "ПДУ"</t>
+          <t>ВСП "Надвірнянський фаховий коледж НТУ"</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>Separated structural unit "Sniatyn Proffesional College of Higher Education Institution "Podillia State University"</t>
+          <t>Separated structural unit "Nadvirna Professional College of National Transport University"</t>
         </is>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
-        <v>1940</v>
+        <v>1962</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>78300</t>
+          <t>78400</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
-          <t>UA26080230010020173</t>
+          <t>UA26120070010010041</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
-          <t>м. Снятин</t>
+          <t>м. Надвірна</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Коснятина Воєводи, 72</t>
+          <t>вул. Соборна, 177</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>(03476) 2-50-47</t>
+          <t>(03475) 2-03-22, (0342) 50-18-79</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
-          <t>skpdatu@gmail.com</t>
+          <t>ncntu@ukr.net</t>
         </is>
       </c>
       <c r="R25" s="5" t="inlineStr">
         <is>
-          <t>stpdatu.com.ua</t>
+          <t>ncntu.com.ua</t>
         </is>
       </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Калитчук Іван Васильович</t>
+          <t>Скрипник Василь Степанович</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Тлумацький фаховий коледж Львівського національного університету природокористування"</t>
+          <t>Рогатинський аграрний фаховий коледж</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>785</v>
-[...3 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>ВСП "TФК ЛНУП"</t>
+          <t>РАФК</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>Separate structural department "Tlumach Professional college of Lviv National Environmental University"</t>
+          <t>Rohatyn Agrarian Applied College</t>
         </is>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>1963</v>
+        <v>1956</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>78000</t>
+          <t>77000</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
-          <t>UA26040350010070754</t>
+          <t>UA26040270010067876</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
-          <t>м. Тлумач</t>
+          <t>м. Рогатин</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>вул. Винниченка, 6</t>
+          <t>вул. Шашкевича, 61</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>+380347922267; +380347922139</t>
+          <t>(03435) 2 14 48, 2 19 76</t>
         </is>
       </c>
       <c r="Q26" s="5" t="inlineStr">
         <is>
-          <t>tclnau@gmail.com</t>
+          <t>koledg@ronet.com.ua</t>
         </is>
       </c>
       <c r="R26" s="5" t="inlineStr">
         <is>
-          <t>https://www.tclnup.if.ua/</t>
+          <t>www.rafk.if.ua</t>
         </is>
       </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
-          <t>Боднарчук Дмитро Юрійович</t>
+          <t>Тринів Ігор Васильович</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="5" t="inlineStr">
+        <is>
+          <t>Відокремлений структурний підрозділ "Снятинський фаховий коледж Закладу вищої освіти "Подільський державний університет"</t>
+        </is>
+      </c>
+      <c r="B27" s="6" t="n">
+        <v>1299</v>
+      </c>
+      <c r="C27" s="6" t="n">
+        <v>177</v>
+      </c>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <t>ВСП "Снятинський фаховий коледж ЗВО "ПДУ"</t>
+        </is>
+      </c>
+      <c r="E27" s="5" t="inlineStr">
+        <is>
+          <t>Separated structural unit "Sniatyn Proffesional College of Higher Education Institution "Podillia State University"</t>
+        </is>
+      </c>
+      <c r="F27" s="7"/>
+      <c r="G27" s="6" t="n">
+        <v>1940</v>
+      </c>
+      <c r="H27" s="5" t="inlineStr">
+        <is>
+          <t>Заклад фахової передвищої освіти</t>
+        </is>
+      </c>
+      <c r="I27" s="5" t="inlineStr">
+        <is>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J27" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
+      <c r="K27" s="7" t="inlineStr">
+        <is>
+          <t>78300</t>
+        </is>
+      </c>
+      <c r="L27" s="7" t="inlineStr">
+        <is>
+          <t>UA26080230010020173</t>
+        </is>
+      </c>
+      <c r="M27" s="5" t="inlineStr">
+        <is>
+          <t>Івано-Франківська обл.</t>
+        </is>
+      </c>
+      <c r="N27" s="5" t="inlineStr">
+        <is>
+          <t>м. Снятин</t>
+        </is>
+      </c>
+      <c r="O27" s="5" t="inlineStr">
+        <is>
+          <t>вул. Коснятина Воєводи, 72</t>
+        </is>
+      </c>
+      <c r="P27" s="5" t="inlineStr">
+        <is>
+          <t>(03476) 2-50-47</t>
+        </is>
+      </c>
+      <c r="Q27" s="5" t="inlineStr">
+        <is>
+          <t>skpdatu@gmail.com</t>
+        </is>
+      </c>
+      <c r="R27" s="5" t="inlineStr">
+        <is>
+          <t>stpdatu.com.ua</t>
+        </is>
+      </c>
+      <c r="S27" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T27" s="5" t="inlineStr">
+        <is>
+          <t>Калитчук Іван Васильович</t>
+        </is>
+      </c>
+      <c r="U27" s="8"/>
+      <c r="V27" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="5" t="inlineStr">
+        <is>
+          <t>Відокремлений структурний підрозділ "Тлумацький фаховий коледж Львівського національного університету природокористування"</t>
+        </is>
+      </c>
+      <c r="B28" s="6" t="n">
+        <v>785</v>
+      </c>
+      <c r="C28" s="6" t="n">
+        <v>162</v>
+      </c>
+      <c r="D28" s="5" t="inlineStr">
+        <is>
+          <t>ВСП "TФК ЛНУП"</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>Separate structural department "Tlumach Professional college of Lviv National Environmental University"</t>
+        </is>
+      </c>
+      <c r="F28" s="7"/>
+      <c r="G28" s="6" t="n">
+        <v>1963</v>
+      </c>
+      <c r="H28" s="5" t="inlineStr">
+        <is>
+          <t>Заклад фахової передвищої освіти</t>
+        </is>
+      </c>
+      <c r="I28" s="5" t="inlineStr">
+        <is>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J28" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
+      <c r="K28" s="7" t="inlineStr">
+        <is>
+          <t>78000</t>
+        </is>
+      </c>
+      <c r="L28" s="7" t="inlineStr">
+        <is>
+          <t>UA26040350010070754</t>
+        </is>
+      </c>
+      <c r="M28" s="5" t="inlineStr">
+        <is>
+          <t>Івано-Франківська обл.</t>
+        </is>
+      </c>
+      <c r="N28" s="5" t="inlineStr">
+        <is>
+          <t>м. Тлумач</t>
+        </is>
+      </c>
+      <c r="O28" s="5" t="inlineStr">
+        <is>
+          <t>вул. Винниченка, 6</t>
+        </is>
+      </c>
+      <c r="P28" s="5" t="inlineStr">
+        <is>
+          <t>+380347922267; +380347922139</t>
+        </is>
+      </c>
+      <c r="Q28" s="5" t="inlineStr">
+        <is>
+          <t>tclnau@gmail.com</t>
+        </is>
+      </c>
+      <c r="R28" s="5" t="inlineStr">
+        <is>
+          <t>https://www.tclnup.if.ua/</t>
+        </is>
+      </c>
+      <c r="S28" s="5" t="inlineStr">
+        <is>
+          <t>В.о. директора</t>
+        </is>
+      </c>
+      <c r="T28" s="5" t="inlineStr">
+        <is>
+          <t>Боднарчук Дмитро Юрійович</t>
+        </is>
+      </c>
+      <c r="U28" s="8"/>
+      <c r="V28" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:V26"/>
+  <autoFilter ref="A1:V28"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>