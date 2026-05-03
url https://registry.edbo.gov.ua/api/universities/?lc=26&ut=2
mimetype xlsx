--- v3 (2026-03-19)
+++ v4 (2026-05-03)
@@ -3707,51 +3707,51 @@
           <t>78442</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
           <t>UA26120030010073051</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Івано-Франківська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>с-ще Делятин</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
           <t>вул. 16 Липня, 112</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
-          <t>(03475) 4-32-18</t>
+          <t>+38(034)-754-32-18</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
           <t>vokmsdelyatyn@ukr.net</t>
         </is>
       </c>
       <c r="R41" s="5"/>
       <c r="S41" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
           <t>Морозова Наталія Романівна</t>
         </is>
       </c>
       <c r="U41" s="8"/>
       <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <t>ДОЛИНСЬКА АВТОМОБІЛЬНА ШКОЛА ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>