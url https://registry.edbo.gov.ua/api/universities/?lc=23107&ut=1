--- v0 (2025-11-04)
+++ v1 (2026-05-24)
@@ -570,52 +570,58 @@
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>+38(099)614-83-02</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>office@tsatu.edu.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>http://www.tsatu.edu.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Кюрчев Сергій Володимирович</t>
         </is>
       </c>
-      <c r="U4" s="8"/>
-      <c r="V4" s="5"/>
+      <c r="U4" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V4" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Мелітопольський державний педагогічний університет імені Богдана Хмельницького</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>78</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>МДПУ імені Богдана Хмельницького</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>Bogdan Khmelnitsky Melitopol state pedagogical university</t>
         </is>
       </c>
       <c r="F5" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>