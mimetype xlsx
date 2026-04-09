--- v0 (2025-10-26)
+++ v1 (2026-04-09)
@@ -365,51 +365,51 @@
           <t>69050</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Космічна, 129</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(061)769-20-51</t>
+          <t>+38(066)-796-77-55;</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>dnzzpls34@gmail.com</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Спекторов Борис Ілліч</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЦЕНТР ПРОФЕСІЙНОЇ ОСВІТИ ТА КОНСАЛТИНГУ"</t>