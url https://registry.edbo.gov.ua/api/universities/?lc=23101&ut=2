--- v2 (2026-02-02)
+++ v3 (2026-04-29)
@@ -975,51 +975,51 @@
           <t>69050</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Космічна, 129</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>(061)769-20-51</t>
+          <t>+38(066)-796-77-55;</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>dnzzpls34@gmail.com</t>
         </is>
       </c>
       <c r="R9" s="5"/>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Спекторов Борис Ілліч</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Запорізький центр професійно-технічної освіти водного транспорту"</t>
@@ -1236,56 +1236,56 @@
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
           <t>вул. Валерія Лобановського, 1</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
           <t>(061) 702-33-96</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
           <t>zptkl41@gmail.com</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
           <t>zptkl.zp.ua</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуюча обов'язки директора</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Львов Віктор Миколайович</t>
+          <t>Дорохова Леся Миколаївна</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти "Запорізький технологічний професійний коледж "Моторобудівник"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>1900</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <t>ЗП(ПТ)О "Запорізький ТПК "Моторобудівник"</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>INSTITUTION OF PROFESSIONAL (VOCATIONAL AND TECHNICAL) EDUCATION «ZAPORIZHZHIA TECHNOLOGICAL VOCATIONAL COLLEGE «MOTOROBUDIVNYK»</t>
         </is>
       </c>
@@ -1397,52 +1397,60 @@
       <c r="K14" s="7" t="inlineStr">
         <is>
           <t>69067</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>вул. Радіаторна, 26</t>
         </is>
       </c>
-      <c r="P14" s="5"/>
-      <c r="Q14" s="5"/>
+      <c r="P14" s="5" t="inlineStr">
+        <is>
+          <t>+38(061)-239-73-50</t>
+        </is>
+      </c>
+      <c r="Q14" s="5" t="inlineStr">
+        <is>
+          <t>znvk67zp@gmail.com</t>
+        </is>
+      </c>
       <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>Виконувач обов'язків директора</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
           <t>Волкова Альона Юріївна</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Запорізький центр первинної професійної підготовки "Академія поліції" (м. Запоріжжя) Дніпропетровського державного університету внутрішніх справ</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>4069</v>
       </c>
       <c r="C15" s="6" t="n">
         <v>209</v>
@@ -1565,51 +1573,51 @@
           <t>69095</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
           <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
           <t>вул. Захарія Махна, 2</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>(096)319-79-99</t>
+          <t>+38(061)-787-48-50</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>ksvass.kobra@ukr.net</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
           <t>https://www.ksvars.zp.ua/navchalniy-centr</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Начальник служби</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
           <t>Малєв Олександр Олександрович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>