--- v3 (2026-03-30)
+++ v4 (2026-05-25)
@@ -1790,52 +1790,58 @@
       <c r="P17" s="5" t="inlineStr">
         <is>
           <t>+38(061)-216-07-10</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
           <t>zmk_zp07@ukr.net</t>
         </is>
       </c>
       <c r="R17" s="5" t="inlineStr">
         <is>
           <t>https://zbmk.zp.ua</t>
         </is>
       </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
           <t>Варавка Ірина Петрівна</t>
         </is>
       </c>
-      <c r="U17" s="8"/>
-      <c r="V17" s="5"/>
+      <c r="U17" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V17" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Запорізький фаховий коледж мистецтв і культури ім. П.І. Майбороди"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>1293</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t>КЗ "ЗФКМК ім. П.І. Майбороди"</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>Communal Institution "Mayboroda Zaporizhyia Professional College of Arts and Culture"</t>
         </is>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
         <v>1958</v>
       </c>
@@ -1882,52 +1888,58 @@
       <c r="P18" s="5" t="inlineStr">
         <is>
           <t>+38(066)6388789</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
           <t>zaporizhzhiafmk@gmail.com</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
           <t>mayboroda.zzz.com.ua</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
           <t>Прокоф`єв Євген Євгенович</t>
         </is>
       </c>
-      <c r="U18" s="8"/>
-      <c r="V18" s="5"/>
+      <c r="U18" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V18" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Мелітопольський промислово-економічний фаховий коледж</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>656</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t>МФПЕК</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>Melitopol Applied Industrial and Economic College</t>
         </is>
       </c>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
         <v>1974</v>
       </c>