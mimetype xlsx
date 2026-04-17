--- v2 (2026-02-02)
+++ v3 (2026-04-17)
@@ -556,3642 +556,3650 @@
           <t>0613621360</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>veselivskiy60@gmail.com</t>
         </is>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Артем Денис Станіславович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Запорізьке вище професійне училище"</t>
+          <t>Державний навчальний заклад "Дніпрорудненський професійний ліцей"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
-        <v>1788</v>
+        <v>1716</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Запорізьке ВПУ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДНЗ "Дніпрорудненський ПЛ"</t>
+        </is>
+      </c>
+      <c r="E5" s="5"/>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
-        <v>1999</v>
+        <v>1969</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K5" s="7" t="inlineStr">
         <is>
-          <t>69035</t>
+          <t>71630</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010069526</t>
+          <t>UA23040090010050034</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
-          <t>м. Запоріжжя</t>
+          <t>м. Дніпрорудне</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
-          <t>вул. Заводська, 9</t>
+          <t>просп. Ентузіастів, 25</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>(061) 222 98 51</t>
+          <t>+38(061)-757-63-77;</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
-          <t>dnzzvpu@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>dplicey@gmail.com</t>
+        </is>
+      </c>
+      <c r="R5" s="5"/>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Кондратьєв Ігор Іванович</t>
+          <t>Осипенко Сергій Миколайович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Запорізький будівельний центр професійно-технічної освіти"</t>
+          <t>Державний навчальний заклад "Запорізьке вище професійне училище"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>2019</v>
+        <v>1788</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Запорізький БЦ ПТО"</t>
+          <t>ДНЗ "Запорізьке ВПУ"</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
-          <t>State Educational Institution ''Zaporizhzhia Construction Center of Vocational Education''</t>
+          <t>State educational institution "Zaporizhzhia higher vocational school"</t>
         </is>
       </c>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
-        <v>1976</v>
+        <v>1999</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J6" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>69076</t>
+          <t>69035</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010618511</t>
+          <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
-          <t>вул. Козака Бабури, 6</t>
+          <t>вул. Заводська, 9</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
-          <t>(061)701-59-93</t>
+          <t>(061) 222 98 51</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
-          <t>zbcpto31@gmail.com</t>
+          <t>dnzzvpu@ukr.net</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
-          <t>http://www.zbcpto.com.ua</t>
+          <t>http://zvpu.zp.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
-          <t>Миц Володимир Федорович</t>
+          <t>Кондратьєв Ігор Іванович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Запорізький політехнічний центр професійно-технічної освіти"</t>
+          <t>Державний навчальний заклад "Запорізький будівельний центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>1701</v>
+        <v>2019</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Запорізький ПЦПТО"</t>
+          <t>ДНЗ "Запорізький БЦ ПТО"</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>State Educational Establishment “Zaporizhzhia Polytechnic Center for Vocational Education”</t>
+          <t>State Educational Institution ''Zaporizhzhia Construction Center of Vocational Education''</t>
         </is>
       </c>
       <c r="F7" s="7"/>
       <c r="G7" s="6" t="n">
-        <v>1966</v>
+        <v>1976</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K7" s="7" t="inlineStr">
         <is>
-          <t>69009</t>
+          <t>69076</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010385728</t>
+          <t>UA23060070010618511</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
-          <t>вул. Перспективна, 2-Б</t>
+          <t>вул. Козака Бабури, 6</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>061 236 63 96</t>
+          <t>(061)701-59-93</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
-          <t>vpu23@meta.ua</t>
-[...2 lines deleted...]
-      <c r="R7" s="5"/>
+          <t>zbcpto31@gmail.com</t>
+        </is>
+      </c>
+      <c r="R7" s="5" t="inlineStr">
+        <is>
+          <t>http://www.zbcpto.com.ua</t>
+        </is>
+      </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Полухін Володимир Федорович</t>
+          <t>Миц Володимир Федорович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Запорізький промисловий центр професійно-технічної освіти"</t>
+          <t>Державний навчальний заклад "Запорізький політехнічний центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>1703</v>
+        <v>1701</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Запорізький промисловий ЦПТО"</t>
-[...2 lines deleted...]
-      <c r="E8" s="5"/>
+          <t>ДНЗ "Запорізький ПЦПТО"</t>
+        </is>
+      </c>
+      <c r="E8" s="5" t="inlineStr">
+        <is>
+          <t>State Educational Establishment “Zaporizhzhia Polytechnic Center for Vocational Education”</t>
+        </is>
+      </c>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
-        <v>1972</v>
+        <v>1966</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J8" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>69014</t>
+          <t>69009</t>
         </is>
       </c>
       <c r="L8" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M8" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
-          <t>вул. Виробнича, 15</t>
+          <t>вул. Перспективна, 2-Б</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
-          <t>(061)239-75-40, +380661732925</t>
+          <t>061 236 63 96</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
-          <t>vpu27@i.ua dnzzmvpu1@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>vpu23@meta.ua</t>
+        </is>
+      </c>
+      <c r="R8" s="5"/>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Шулепіна Ганна Юріївна</t>
+          <t>Полухін Володимир Федорович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Запорізький професійний ліцей автотранспорту"</t>
+          <t>Державний навчальний заклад "Запорізький промисловий центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>1720</v>
+        <v>1703</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ДНЗ "Запорізький промисловий ЦПТО"</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
-        <v>1943</v>
+        <v>1972</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K9" s="7" t="inlineStr">
         <is>
-          <t>69035</t>
+          <t>69014</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
-          <t>вул. Волгоградська, 9</t>
+          <t>вул. Виробнича, 15</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>+380980323642</t>
+          <t>(061)239-75-40, +380661732925</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
-          <t>dnz_zpla@ukr.net</t>
+          <t>vpu27@i.ua dnzzmvpu1@gmail.com</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
-          <t>zpla.pro</t>
+          <t>vpu27.zp.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
-          <t>Риженьких Микола Васильович</t>
+          <t>Шулепіна Ганна Юріївна</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Запорізький професійний ліцей залізничного транспорту"</t>
+          <t>Державний навчальний заклад "Запорізький професійний ліцей автотранспорту"</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>2234</v>
+        <v>1720</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Запорізький ПЛЗТ"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
-        <v>2003</v>
+        <v>1943</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I10" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J10" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>69095</t>
+          <t>69035</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
-          <t>вул. Семафорна, 1</t>
+          <t>вул. Волгоградська, 9</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>+061(71)-718-17</t>
+          <t>+380980323642</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
-          <t>zplzt14@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R10" s="5"/>
+          <t>dnz_zpla@ukr.net</t>
+        </is>
+      </c>
+      <c r="R10" s="5" t="inlineStr">
+        <is>
+          <t>zpla.pro</t>
+        </is>
+      </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Трипак Василь Васильович</t>
+          <t>Риженьких Микола Васильович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Запорізький професійний ліцей сервісу"</t>
+          <t>Державний навчальний заклад "Запорізький професійний ліцей залізничного транспорту"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>1800</v>
+        <v>2234</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Запорізький ПЛС"</t>
+          <t>ДНЗ "Запорізький ПЛЗТ"</t>
         </is>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
-        <v>1978</v>
+        <v>2003</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K11" s="7" t="inlineStr">
         <is>
-          <t>69050</t>
+          <t>69095</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
-          <t>вул. Космічна, 129</t>
+          <t>вул. Семафорна, 1</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>(061)769-20-51</t>
+          <t>+061(71)-718-17</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
-          <t>dnzzpls34@gmail.com</t>
+          <t>zplzt14@ukr.net</t>
         </is>
       </c>
       <c r="R11" s="5"/>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Спекторов Борис Ілліч</t>
+          <t>Трипак Василь Васильович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Запорізький центр професійно-технічної освіти водного транспорту"</t>
+          <t>Державний навчальний заклад "Запорізький професійний ліцей сервісу"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>1691</v>
+        <v>1800</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Запорізький ЦПТОВТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДНЗ "Запорізький ПЛС"</t>
+        </is>
+      </c>
+      <c r="E12" s="5"/>
       <c r="F12" s="7"/>
       <c r="G12" s="6" t="n">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>69002</t>
+          <t>69050</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
-          <t>вул. Глісерна, 24а</t>
+          <t>вул. Космічна, 129</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>(061)221-97-28, (061)221-98-04</t>
+          <t>+38(066)-796-77-55;</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
-          <t>zcptovt@ukr.net</t>
+          <t>dnzzpls34@gmail.com</t>
         </is>
       </c>
       <c r="R12" s="5"/>
       <c r="S12" s="5" t="inlineStr">
         <is>
-          <t>Виконувач обов'язків директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Дячко Андрій Андрійович</t>
+          <t>Спекторов Борис Ілліч</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Мелітопольський багатопрофільний центр професійно-технічної освіти"</t>
+          <t>Державний навчальний заклад "Запорізький центр професійно-технічної освіти водного транспорту"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>2093</v>
+        <v>1691</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Мелітопольський БЦПТО"</t>
-[...2 lines deleted...]
-      <c r="E13" s="5"/>
+          <t>ДНЗ "Запорізький ЦПТОВТ"</t>
+        </is>
+      </c>
+      <c r="E13" s="5" t="inlineStr">
+        <is>
+          <t>SEI "Zaporizhzhia centre of professional and technical education of water transport"</t>
+        </is>
+      </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
-        <v>2000</v>
+        <v>1972</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>72318</t>
+          <t>69002</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
-          <t>UA23080070010092407</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
-          <t>м. Мелітополь</t>
+          <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>бульв. 30-тиріччя Перемоги, 28</t>
+          <t>вул. Глісерна, 24а</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>+380 (97) 826-75-52</t>
+          <t>(061)221-97-28, (061)221-98-04</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>mbcpto@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>zcptovt@ukr.net</t>
+        </is>
+      </c>
+      <c r="R13" s="5"/>
       <c r="S13" s="5" t="inlineStr">
         <is>
-          <t>Виконуюча обов’язки директора</t>
+          <t>Виконувач обов'язків директора</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Дорохова Леся Миколаївна</t>
+          <t>Дячко Андрій Андрійович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Мелітопольський професійний аграрний ліцей"</t>
+          <t>Державний навчальний заклад "Мелітопольський багатопрофільний центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>1891</v>
+        <v>2093</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Мелітопольський ПАЛ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДНЗ "МЕЛІТОПОЛЬСЬКИЙ БАГАТОПРОФІЛЬНИЙ ЦПТО"</t>
+        </is>
+      </c>
+      <c r="E14" s="5"/>
       <c r="F14" s="7"/>
       <c r="G14" s="6" t="n">
-        <v>1963</v>
+        <v>2000</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>72356</t>
+          <t>72318</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
-          <t>UA23080250120061722</t>
+          <t>UA23080070010092407</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
-          <t>с. Обільне</t>
+          <t>м. Мелітополь</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>вул. Залізнична, 21</t>
+          <t>бульв. 30-тиріччя Перемоги, 28</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>0975845439</t>
+          <t>+380 (97) 826-75-52</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
-          <t>mpal_5683@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R14" s="5"/>
+          <t>mbcpto@ukr.net</t>
+        </is>
+      </c>
+      <c r="R14" s="5" t="inlineStr">
+        <is>
+          <t>mbzpto.org.ua/</t>
+        </is>
+      </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Виконуюча обов’язки директора</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Киченко Олена Олександрівна</t>
+          <t>Бабаніна Тетяна Валентинівна</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Осипенківський професійний аграрний ліцей"</t>
+          <t>Державний навчальний заклад "Мелітопольський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>1697</v>
+        <v>1891</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Осипенківський ПАЛ "</t>
-[...2 lines deleted...]
-      <c r="E15" s="5"/>
+          <t>ДНЗ "Мелітопольський ПАЛ"</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>State training institution "Melitopol professional agricultural Lyceum"</t>
+        </is>
+      </c>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
-        <v>1988</v>
+        <v>1963</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K15" s="7" t="inlineStr">
         <is>
-          <t>71160</t>
+          <t>72356</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
-          <t>UA23020110010013548</t>
+          <t>UA23080250120061722</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
-          <t>с. Осипенко</t>
+          <t>с. Обільне</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
-          <t>вул. Суворова, 11</t>
+          <t>вул. Залізнична, 21</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>0503687733</t>
+          <t>0975845439</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
-          <t>ptu61@ukr.net</t>
+          <t>mpal_5683@ukr.net</t>
         </is>
       </c>
       <c r="R15" s="5"/>
       <c r="S15" s="5" t="inlineStr">
         <is>
-          <t>Виконуюча обов’язки директора</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
-          <t>Дюдюн Маріна Вікторівна</t>
+          <t>Киченко Олена Олександрівна</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Приморський професійний аграрний ліцей"</t>
+          <t>Державний навчальний заклад "Осипенківський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>1962</v>
+        <v>1697</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>ППАЛ</t>
+          <t>ДНЗ "Осипенківський ПАЛ "</t>
         </is>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
-        <v>2004</v>
+        <v>1988</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J16" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>72100</t>
+          <t>71160</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
-          <t>UA23020130010076068</t>
+          <t>UA23020110010013548</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
-          <t>м. Приморськ</t>
+          <t>с. Осипенко</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>вул. Морська, 73</t>
+          <t>вул. Суворова, 11</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>0613774009</t>
+          <t>0503687733</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>54ppal@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>ptu61@ukr.net</t>
+        </is>
+      </c>
+      <c r="R16" s="5"/>
       <c r="S16" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Виконуюча обов’язки директора</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Акритов Анатолій Георгійович</t>
+          <t>Дюдюн Маріна Вікторівна</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Якимівський професійний аграрний ліцей"</t>
+          <t>Державний навчальний заклад "Приморський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Якимівський ПАЛ"</t>
+          <t>ППАЛ</t>
         </is>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
-        <v>1954</v>
+        <v>2004</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K17" s="7" t="inlineStr">
         <is>
-          <t>72502</t>
+          <t>72100</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
-          <t>UA23080310010091806</t>
+          <t>UA23020130010076068</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
-          <t>с-ще Якимівка</t>
+          <t>м. Приморськ</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>вул. Чкалова, 7</t>
+          <t>вул. Морська, 73</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+380999464807, +380984233780</t>
+          <t>0613774009</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>yapal-51@ukr.net</t>
+          <t>54ppal@gmail.com</t>
         </is>
       </c>
       <c r="R17" s="5" t="inlineStr">
         <is>
-          <t>https://yapal.ukr.school</t>
+          <t>dnzppal.blogspot.com/</t>
         </is>
       </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
-          <t>виконувач обов'язків директора</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Гронт Євген Андрійович</t>
+          <t>Акритов Анатолій Георгійович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>ДОЧІРНЄ ПІДПРИЄМСТВО "ЗАПОРІЗЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ" ДЕРЖАВНОГО АКЦІОНЕРНОГО ТОВАРИСТВА "БУДІВЕЛЬНА КОМПАНІЯ "УКРБУД"</t>
+          <t>Державний навчальний заклад "Якимівський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>6451</v>
+        <v>1961</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>ДП "ЗАПОРІЗЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ"</t>
+          <t>ДНЗ "Якимівський ПАЛ"</t>
         </is>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="7"/>
-      <c r="G18" s="6"/>
+      <c r="G18" s="6" t="n">
+        <v>1954</v>
+      </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J18" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J18" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>69035</t>
+          <t>72502</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010069526</t>
+          <t>UA23080310010091806</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
-          <t>м. Запоріжжя</t>
+          <t>с-ще Якимівка</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>вул. Сєдова, 9</t>
-[...4 lines deleted...]
-      <c r="R18" s="5"/>
+          <t>вул. Чкалова, 7</t>
+        </is>
+      </c>
+      <c r="P18" s="5" t="inlineStr">
+        <is>
+          <t>+380999464807, +380984233780</t>
+        </is>
+      </c>
+      <c r="Q18" s="5" t="inlineStr">
+        <is>
+          <t>yapal-51@ukr.net</t>
+        </is>
+      </c>
+      <c r="R18" s="5" t="inlineStr">
+        <is>
+          <t>https://yapal.ukr.school</t>
+        </is>
+      </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>виконувач обов'язків директора</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Юрима Ірина Іванівна</t>
+          <t>Гронт Євген Андрійович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти "Запорізький професійний коледж готельно-ресторанного бізнесу"</t>
+          <t>ДОЧІРНЄ ПІДПРИЄМСТВО "ЗАПОРІЗЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ" ДЕРЖАВНОГО АКЦІОНЕРНОГО ТОВАРИСТВА "БУДІВЕЛЬНА КОМПАНІЯ "УКРБУД"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>1695</v>
+        <v>6451</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>ЗП(ПТ)О "ЗАПОРІЗЬКИЙ ПКГРБ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДП "ЗАПОРІЗЬКИЙ НАВЧАЛЬНО-КУРСОВИЙ КОМБІНАТ"</t>
+        </is>
+      </c>
+      <c r="E19" s="5"/>
       <c r="F19" s="7"/>
-      <c r="G19" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G19" s="6"/>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J19" s="5"/>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>69006</t>
+          <t>69035</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
           <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>вул. Валерія Лобановського, 1</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Сєдова, 9</t>
+        </is>
+      </c>
+      <c r="P19" s="5"/>
+      <c r="Q19" s="5"/>
+      <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Львов Віктор Миколайович</t>
+          <t>Юрима Ірина Іванівна</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти "Запорізький професійний коледж моди і стилю"</t>
+          <t>Заклад професійної (професійно-технічної) освіти "Запорізький професійний коледж готельно-ресторанного бізнесу"</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>1783</v>
+        <v>1695</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>ЗПКМС</t>
-[...2 lines deleted...]
-      <c r="E20" s="5"/>
+          <t>ЗП(ПТ)О "ЗАПОРІЗЬКИЙ ПКГРБ"</t>
+        </is>
+      </c>
+      <c r="E20" s="5" t="inlineStr">
+        <is>
+          <t>Institution of Professional (Vocational and Technical) Education "Zaporizhzhia Professional College of Hotel and Restaurant Business"</t>
+        </is>
+      </c>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
-        <v>1957</v>
+        <v>1944</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>70500</t>
+          <t>69006</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
-          <t>UA23100170010023304</t>
+          <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
-          <t>м. Оріхів</t>
+          <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Овчаренка, 156 А</t>
+          <t>вул. Валерія Лобановського, 1</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
-          <t>0612222744, 2895519</t>
+          <t>(061) 702-33-96</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
-          <t>modastil@ukr.net</t>
+          <t>zptkl41@gmail.com</t>
         </is>
       </c>
       <c r="R20" s="5" t="inlineStr">
         <is>
-          <t>www.modastil.com.ua</t>
+          <t>zptkl.zp.ua</t>
         </is>
       </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуюча обов'язки директора</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
-          <t>Кривоніс Сергій Єгорович</t>
+          <t>Дорохова Леся Миколаївна</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти "Запорізький технологічний професійний коледж "Моторобудівник"</t>
+          <t>Заклад професійної (професійно-технічної) освіти "Запорізький професійний коледж моди і стилю"</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>1900</v>
+        <v>1783</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>ЗП(ПТ)О "Запорізький ТПК "Моторобудівник"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ЗПКМС</t>
+        </is>
+      </c>
+      <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
-        <v>2011</v>
+        <v>1957</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>69081</t>
+          <t>70500</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010069526</t>
+          <t>UA23100170010023304</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
-          <t>м. Запоріжжя</t>
+          <t>м. Оріхів</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>вул. Чубинського Павла, 146А</t>
+          <t>вул. Овчаренка, 156 А</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>(061) 709 68 69</t>
+          <t>0612222744, 2895519</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>college.motorobud@gmail.com</t>
+          <t>modastil@ukr.net</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
-          <t>https://motorobudivnyk.com.ua</t>
+          <t>www.modastil.com.ua</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Базь Олександр Станіславович</t>
+          <t>Кривоніс Сергій Єгорович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Запорізький навчально-виховний комплекс №67 Запорізької міської ради Запорізької області</t>
+          <t>Заклад професійної (професійно-технічної) освіти "Запорізький технологічний професійний коледж "Моторобудівник"</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>4341</v>
+        <v>1900</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>ЗНВК №67</t>
-[...2 lines deleted...]
-      <c r="E22" s="5"/>
+          <t>ЗП(ПТ)О "Запорізький ТПК "Моторобудівник"</t>
+        </is>
+      </c>
+      <c r="E22" s="5" t="inlineStr">
+        <is>
+          <t>INSTITUTION OF PROFESSIONAL (VOCATIONAL AND TECHNICAL) EDUCATION «ZAPORIZHZHIA TECHNOLOGICAL VOCATIONAL COLLEGE «MOTOROBUDIVNYK»</t>
+        </is>
+      </c>
       <c r="F22" s="7"/>
-      <c r="G22" s="6"/>
+      <c r="G22" s="6" t="n">
+        <v>2011</v>
+      </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>69067</t>
+          <t>69081</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010385728</t>
+          <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Радіаторна, 26</t>
-[...4 lines deleted...]
-      <c r="R22" s="5"/>
+          <t>вул. Чубинського Павла, 146А</t>
+        </is>
+      </c>
+      <c r="P22" s="5" t="inlineStr">
+        <is>
+          <t>(061) 709 68 69</t>
+        </is>
+      </c>
+      <c r="Q22" s="5" t="inlineStr">
+        <is>
+          <t>college.motorobud@gmail.com</t>
+        </is>
+      </c>
+      <c r="R22" s="5" t="inlineStr">
+        <is>
+          <t>https://motorobudivnyk.com.ua</t>
+        </is>
+      </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
-          <t>Виконувач обов'язків директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Волкова Альона Юріївна</t>
+          <t>Базь Олександр Станіславович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Запорізький центр первинної професійної підготовки "Академія поліції" (м. Запоріжжя) Дніпропетровського державного університету внутрішніх справ</t>
+          <t>Запорізький навчально-виховний комплекс №67 Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>4069</v>
-[...3 lines deleted...]
-      </c>
+        <v>4341</v>
+      </c>
+      <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>ЗЦППП "АП" ДДУВС</t>
-[...6 lines deleted...]
-      </c>
+          <t>ЗНВК №67</t>
+        </is>
+      </c>
+      <c r="E23" s="5"/>
       <c r="F23" s="7"/>
-      <c r="G23" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G23" s="6"/>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>Міністерство внутрішніх справ України</t>
+          <t>Міська рада</t>
         </is>
       </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>69092</t>
+          <t>69067</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Севастопольська, 26</t>
+          <t>вул. Радіаторна, 26</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>(061) 769-91-48</t>
+          <t>+38(061)-239-73-50</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>zcppp-m@zp.npu.gov.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>znvk67zp@gmail.com</t>
+        </is>
+      </c>
+      <c r="R23" s="5"/>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконувач обов'язків директора</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Назаренко Микола Миколайович</t>
+          <t>Волкова Альона Юріївна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Комунальна спеціальна воєнізована аварійно-рятувальна служба</t>
+          <t>Запорізький центр первинної професійної підготовки "Академія поліції" (м. Запоріжжя) Дніпропетровського державного університету внутрішніх справ</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>7343</v>
-[...1 lines deleted...]
-      <c r="C24" s="6"/>
+        <v>4069</v>
+      </c>
+      <c r="C24" s="6" t="n">
+        <v>209</v>
+      </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>КСВАРС</t>
-[...2 lines deleted...]
-      <c r="E24" s="5"/>
+          <t>ЗЦППП "АП" ДДУВС</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>Zaporizhzhia Basic professional training centre "Police Academy" (Zaporizhzhia) of the Dnipropetrovsk State University of Internal Affairs</t>
+        </is>
+      </c>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1998</v>
+        <v>2017</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...2 lines deleted...]
-      <c r="J24" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J24" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство внутрішніх справ України</t>
+        </is>
+      </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>69095</t>
+          <t>69092</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010069526</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Захарія Махна, 2</t>
+          <t>вул. Севастопольська, 26</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>(096)319-79-99</t>
+          <t>(061) 769-91-48</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>ksvass.kobra@ukr.net</t>
+          <t>zcppp-m@zp.npu.gov.ua</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
-          <t>https://www.ksvars.zp.ua/navchalniy-centr</t>
+          <t>dduvs.in.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>Начальник служби</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Малєв Олександр Олександрович</t>
+          <t>Назаренко Микола Миколайович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Комунальне підприємство "Водоканал"</t>
+          <t>Комунальна спеціальна воєнізована аварійно-рятувальна служба</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>3838</v>
+        <v>7343</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>КП "Водоканал"</t>
+          <t>КСВАРС</t>
         </is>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
-        <v>2000</v>
+        <v>1998</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J25" s="5"/>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>69002</t>
+          <t>69095</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
           <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Святого Миколая, 61</t>
+          <t>вул. Захарія Махна, 2</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>(061) 222-24-01</t>
+          <t>+38(061)-787-48-50</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
-          <t>info@vodokanal.zp.ua</t>
-[...2 lines deleted...]
-      <c r="R25" s="5"/>
+          <t>ksvass.kobra@ukr.net</t>
+        </is>
+      </c>
+      <c r="R25" s="5" t="inlineStr">
+        <is>
+          <t>https://www.ksvars.zp.ua/navchalniy-centr</t>
+        </is>
+      </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Начальник служби</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Шаповал Андрій Андрійович</t>
+          <t>Малєв Олександр Олександрович</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Комунальне підприємство "Запорізький обласний центр охорони праці" Запорізької обласної ради</t>
+          <t>Комунальне підприємство "Водоканал"</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>2748</v>
+        <v>3838</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>КП "ЗОЦОП" ЗОР</t>
+          <t>КП "Водоканал"</t>
         </is>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J26" s="5"/>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>69095</t>
+          <t>69002</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>вул. Українська, 50</t>
+          <t>вул. Святого Миколая, 61</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>0612 635157</t>
+          <t>(061) 222-24-01</t>
         </is>
       </c>
       <c r="Q26" s="5" t="inlineStr">
         <is>
-          <t>635157@gmail.com</t>
+          <t>info@vodokanal.zp.ua</t>
         </is>
       </c>
       <c r="R26" s="5"/>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
-          <t>Геворкян Ріпсіме Ашотівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Шаповал Андрій Андрійович</t>
+        </is>
+      </c>
+      <c r="U26" s="8"/>
+      <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Навчально-методичний центр цивільного захисту та безпеки життєдільності Запорізької області</t>
+          <t>Комунальне підприємство "Запорізький обласний центр охорони праці" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>4402</v>
+        <v>2748</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>НМЦ ЦЗ та БЖД Запорізькой області</t>
+          <t>КП "ЗОЦОП" ЗОР</t>
         </is>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="7"/>
       <c r="G27" s="6" t="n">
-        <v>2002</v>
+        <v>2000</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>Державна служба України з надзвичайних ситуацій</t>
+          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K27" s="7" t="inlineStr">
         <is>
-          <t>69035</t>
+          <t>69095</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010069526</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>просп. Соборний, 180-А</t>
+          <t>вул. Українська, 50</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
-          <t>2330413; 333544;</t>
-[...2 lines deleted...]
-      <c r="Q27" s="5"/>
+          <t>0612 635157</t>
+        </is>
+      </c>
+      <c r="Q27" s="5" t="inlineStr">
+        <is>
+          <t>635157@gmail.com</t>
+        </is>
+      </c>
       <c r="R27" s="5"/>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>Начальник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Арнаутов Олексій Георгійович</t>
-[...3 lines deleted...]
-      <c r="V27" s="5"/>
+          <t>Геворкян Ріпсіме Ашотівна</t>
+        </is>
+      </c>
+      <c r="U27" s="8" t="n">
+        <v>45692</v>
+      </c>
+      <c r="V27" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Приватний вищий навчальний заклад "Запорізький коледж технологій та дизайну"</t>
+          <t>Навчально-методичний центр цивільного захисту та безпеки життєдільності Запорізької області</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>2654</v>
+        <v>4402</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>НМЦ ЦЗ та БЖД Запорізькой області</t>
         </is>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
-        <v>1991</v>
+        <v>2002</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J28" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J28" s="5" t="inlineStr">
+        <is>
+          <t>Державна служба України з надзвичайних ситуацій</t>
+        </is>
+      </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>69054</t>
+          <t>69035</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
           <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Поштова, 173</t>
+          <t>просп. Соборний, 180-А</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
-          <t>(061)2222510, (095)9236100, (096)0837425</t>
-[...6 lines deleted...]
-      </c>
+          <t>2330413; 333544;</t>
+        </is>
+      </c>
+      <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Начальник</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Наливайко Олена Григорівна</t>
+          <t>Арнаутов Олексій Георгійович</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "НАВЧАЛЬНИЙ ЦЕНТР БЕЗПЕКА ПРАЦІ"</t>
+          <t>Приватний вищий навчальний заклад "Запорізький коледж технологій та дизайну"</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>4270</v>
+        <v>2654</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "НЦ БЕЗПЕКА ПРАЦІ"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>2013</v>
+        <v>1991</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J29" s="5"/>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>69005</t>
+          <t>69054</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Перемоги 81А, приміщення 41</t>
+          <t>вул. Поштова, 173</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>(061)239-73 85</t>
+          <t>(061)2222510, (095)9236100, (096)0837425</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>post@bezopasnost-truda.com.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>zktd@meta.ua</t>
+        </is>
+      </c>
+      <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Єдимент Лілія Іванівна</t>
+          <t>Наливайко Олена Григорівна</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Торговельний будинок "Антарес"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "НАВЧАЛЬНИЙ ЦЕНТР БЕЗПЕКА ПРАЦІ"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>2790</v>
+        <v>4270</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ТБ"АНТАРЕС"</t>
+          <t>ТОВ "НЦ БЕЗПЕКА ПРАЦІ"</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>2000</v>
+        <v>2013</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>69124</t>
+          <t>69005</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010618511</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Курузова, 11, кв.39</t>
+          <t>вул. Перемоги 81А, приміщення 41</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>80612736453</t>
+          <t>(061)239-73 85</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>31329355@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R30" s="5"/>
+          <t>post@bezopasnost-truda.com.ua</t>
+        </is>
+      </c>
+      <c r="R30" s="5" t="inlineStr">
+        <is>
+          <t>http://bezopasnost-truda.com.ua/</t>
+        </is>
+      </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Западнюк Світлана Володимирівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Єдимент Лілія Іванівна</t>
+        </is>
+      </c>
+      <c r="U30" s="8"/>
+      <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЦЕНТР ПРОФЕСІЙНОЇ ОСВІТИ ТА КОНСАЛТИНГУ"</t>
+          <t>Товариство з обмеженою відповідальністю "Торговельний будинок "Антарес"</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>4325</v>
+        <v>2790</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ЦЕНТР ПРОФОСВІТИ ТА КОНСАЛТИНГУ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ТОВ "ТБ"АНТАРЕС"</t>
+        </is>
+      </c>
+      <c r="E31" s="5"/>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
-        <v>2010</v>
+        <v>2000</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J31" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J31" s="5"/>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>69118</t>
+          <t>69124</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010618511</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Стешенка, 23</t>
-[...3 lines deleted...]
-      <c r="Q31" s="5"/>
+          <t>вул. Курузова, 11, кв.39</t>
+        </is>
+      </c>
+      <c r="P31" s="5" t="inlineStr">
+        <is>
+          <t>80612736453</t>
+        </is>
+      </c>
+      <c r="Q31" s="5" t="inlineStr">
+        <is>
+          <t>31329355@ukr.net</t>
+        </is>
+      </c>
       <c r="R31" s="5"/>
       <c r="S31" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Горда Ірина Анатоліївна</t>
-[...3 lines deleted...]
-      <c r="V31" s="5"/>
+          <t>Западнюк Світлана Володимирівна</t>
+        </is>
+      </c>
+      <c r="U31" s="8" t="n">
+        <v>45748</v>
+      </c>
+      <c r="V31" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>ФЕДОРІВСЬКИЙ ЦЕНТР ПРОФЕСІЙНОЇ ОСВІТИ</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЦЕНТР ПРОФЕСІЙНОЇ ОСВІТИ ТА КОНСАЛТИНГУ"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>1761</v>
+        <v>4325</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>ФЕДОРІВСЬКИЙ ЦЕНТР ПО</t>
-[...2 lines deleted...]
-      <c r="E32" s="5"/>
+          <t>ТОВ "ЦЕНТР ПРОФОСВІТИ ТА КОНСАЛТИНГУ"</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>LIMITED LIABILITY COMPANY "VOCATIONAL EDUCATION CENTRE AND CONSULTING"</t>
+        </is>
+      </c>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J32" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Міська рада</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>70627</t>
+          <t>69118</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA23100290010097828</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
-          <t>с. Федорівка</t>
+          <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Миколи Корфа, 1</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Стешенка, 23</t>
+        </is>
+      </c>
+      <c r="P32" s="5"/>
+      <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Зелєнцов Андрій Володимирович</t>
+          <t>Горда Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>Філія "Запорізький державний обласний навчально-курсовий комбінат" УДП "УКРІНТЕРАВТОСЕРВІС"</t>
+          <t>ФЕДОРІВСЬКИЙ ЦЕНТР ПРОФЕСІЙНОЇ ОСВІТИ</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>3808</v>
-[...3 lines deleted...]
-      </c>
+        <v>1761</v>
+      </c>
+      <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>ФЕДОРІВСЬКИЙ ЦЕНТР ПО</t>
         </is>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>Міністерство інфраструктури України</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>69083</t>
+          <t>70627</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23100290010097828</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
-          <t>м. Запоріжжя</t>
+          <t>с. Федорівка</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>вул. Музична, 2-а</t>
+          <t>вул. Миколи Корфа, 1</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
-          <t>(0612) 95-20-44</t>
+          <t>+38(066)-496-83-09;</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
-          <t>zap@uaservice.com</t>
+          <t>dnz@licey58.zp.ua</t>
         </is>
       </c>
       <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...10 lines deleted...]
-      </c>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T33" s="5" t="inlineStr">
+        <is>
+          <t>Зелєнцов Андрій Володимирович</t>
+        </is>
+      </c>
+      <c r="U33" s="8"/>
+      <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Бердянський машинобудівний професійний ліцей"</t>
+          <t>Філія "Запорізький державний обласний навчально-курсовий комбінат" УДП "УКРІНТЕРАВТОСЕРВІС"</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>1774</v>
-[...1 lines deleted...]
-      <c r="C34" s="6"/>
+        <v>3808</v>
+      </c>
+      <c r="C34" s="6" t="n">
+        <v>3132</v>
+      </c>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Бердянський МПЛ"</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
-        <v>1923</v>
+        <v>2000</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J34" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
+          <t>Міністерство інфраструктури України</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>71108</t>
+          <t>69083</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
-          <t>UA23020050010019935</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
-          <t>м. Бердянськ</t>
+          <t>м. Запоріжжя</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Володимира Довганюка, 76</t>
+          <t>вул. Музична, 2-а</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>+38 050 972 42 09, +38 095 544 43 63, +38 063 186 34 60</t>
+          <t>(0612) 95-20-44</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
-          <t>bmpl-19@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>zap@uaservice.com</t>
+        </is>
+      </c>
+      <c r="R34" s="5"/>
       <c r="S34" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
-[...8 lines deleted...]
-      <c r="V34" s="5"/>
+          <t>директор</t>
+        </is>
+      </c>
+      <c r="T34" s="5"/>
+      <c r="U34" s="8" t="n">
+        <v>43971</v>
+      </c>
+      <c r="V34" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Бердянський навчальний центр № 77"</t>
+          <t>Державний навчальний заклад "Бердянський машинобудівний професійний ліцей"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>5769</v>
+        <v>1774</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Бердянський НЦ №77</t>
+          <t>ДНЗ "Бердянський МПЛ"</t>
         </is>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="7"/>
-      <c r="G35" s="6"/>
+      <c r="G35" s="6" t="n">
+        <v>1923</v>
+      </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>71100</t>
+          <t>71108</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
           <t>UA23020050010019935</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
           <t>м. Бердянськ</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Промислова, 1</t>
+          <t>вул. Володимира Довганюка, 76</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>+061(53)-234-60</t>
+          <t>+38 050 972 42 09, +38 095 544 43 63, +38 063 186 34 60</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
-          <t>bvc-77@mail.ru</t>
-[...2 lines deleted...]
-      <c r="R35" s="5"/>
+          <t>bmpl-19@ukr.net</t>
+        </is>
+      </c>
+      <c r="R35" s="5" t="inlineStr">
+        <is>
+          <t>http://bmpl.zp.ua</t>
+        </is>
+      </c>
       <c r="S35" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Глушков Анатолій Олексійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Дудукалов Сергій Вікторович</t>
+        </is>
+      </c>
+      <c r="U35" s="8"/>
+      <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Комунальна установа "Обласний центр комплексної реабілітації осіб з інвалідністю" Запорізької обласної ради</t>
+          <t>Державний навчальний заклад "Бердянський навчальний центр № 77"</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>3552</v>
+        <v>5769</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>КУ "ОКЦКРІ" ЗОР</t>
+          <t>ДНЗ "Бердянський НЦ №77</t>
         </is>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
-      <c r="G36" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G36" s="6"/>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J36" s="5" t="inlineStr">
         <is>
-          <t>Міністерство соціальної політики України</t>
+          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>71110</t>
+          <t>71100</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
           <t>UA23020050010019935</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
           <t>м. Бердянськ</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. Мічуріна, 87</t>
+          <t>вул. Промислова, 1</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
-          <t>(06153) 7-07-42</t>
+          <t>+061(53)-234-60</t>
         </is>
       </c>
       <c r="Q36" s="5" t="inlineStr">
         <is>
-          <t>zotspri@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>bvc-77@mail.ru</t>
+        </is>
+      </c>
+      <c r="R36" s="5"/>
       <c r="S36" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Пейчев Дмитро Дмитрович</t>
+          <t>Глушков Анатолій Олексійович</t>
         </is>
       </c>
       <c r="U36" s="8" t="n">
         <v>44673</v>
       </c>
       <c r="V36" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Енергодарський навчально-виховний комплекс "Загальноосвітній навчальний заклад ІІ - ІІІ ступенів - міжшкільний навчально-виробничий комбінат" Енергодарської міської ради Запорізької області</t>
+          <t>Комунальна установа "Обласний центр комплексної реабілітації осіб з інвалідністю" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>2618</v>
+        <v>3552</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>ЕНВК "ЗНЗ ІІ-ІІІ ступенів МНВК" ЕМР Запорізької області</t>
+          <t>КУ "ОКЦКРІ" ЗОР</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
       <c r="G37" s="6" t="n">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Міністерство соціальної політики України</t>
         </is>
       </c>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>71500</t>
+          <t>71110</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
-          <t>UA23040110010044100</t>
+          <t>UA23020050010019935</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
-          <t>м. Енергодар</t>
+          <t>м. Бердянськ</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>просп. Будівельників, 8</t>
+          <t>вул. Мічуріна, 87</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
-          <t>0613932126, 0613962052</t>
+          <t>(06153) 7-07-42</t>
         </is>
       </c>
       <c r="Q37" s="5" t="inlineStr">
         <is>
-          <t>coppm@dv-com.net</t>
-[...2 lines deleted...]
-      <c r="R37" s="5"/>
+          <t>zotspri@ukr.net</t>
+        </is>
+      </c>
+      <c r="R37" s="5" t="inlineStr">
+        <is>
+          <t>http://zotspri.net.ua</t>
+        </is>
+      </c>
       <c r="S37" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Роман Людмила Сергіївна</t>
+          <t>Пейчев Дмитро Дмитрович</t>
         </is>
       </c>
       <c r="U37" s="8" t="n">
-        <v>44680</v>
+        <v>44673</v>
       </c>
       <c r="V37" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Мелітопольський муніципальний учбово-професійний, соціально-трудовий центр реабілітації інвалідів</t>
+          <t>Енергодарський навчально-виховний комплекс "Загальноосвітній навчальний заклад ІІ - ІІІ ступенів - міжшкільний навчально-виробничий комбінат" Енергодарської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>2430</v>
+        <v>2618</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>ЕНВК "ЗНЗ ІІ-ІІІ ступенів МНВК" ЕМР Запорізької області</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
-        <v>2000</v>
+        <v>1991</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J38" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J38" s="5" t="inlineStr">
+        <is>
+          <t>Міська рада</t>
+        </is>
+      </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>72312</t>
+          <t>71500</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA23080070010092407</t>
+          <t>UA23040110010044100</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>м. Мелітополь</t>
+          <t>м. Енергодар</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>вул. Дзержинського, 27</t>
+          <t>просп. Будівельників, 8</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>061926949</t>
+          <t>0613932126, 0613962052</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
-          <t>KD.mix@mail.ru</t>
+          <t>coppm@dv-com.net</t>
         </is>
       </c>
       <c r="R38" s="5"/>
       <c r="S38" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Савьолов Анатолій Борисович</t>
+          <t>Роман Людмила Сергіївна</t>
         </is>
       </c>
       <c r="U38" s="8" t="n">
-        <v>44673</v>
+        <v>44680</v>
       </c>
       <c r="V38" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "МОДУС ПРО"</t>
+          <t>Мелітопольський муніципальний учбово-професійний, соціально-трудовий центр реабілітації інвалідів</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>2889</v>
+        <v>2430</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...6 lines deleted...]
-      </c>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="E39" s="5"/>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>72319</t>
+          <t>72312</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
           <t>UA23080070010092407</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
           <t>м. Мелітополь</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. Кірова, 37</t>
-[...3 lines deleted...]
-      <c r="Q39" s="5"/>
+          <t>вул. Дзержинського, 27</t>
+        </is>
+      </c>
+      <c r="P39" s="5" t="inlineStr">
+        <is>
+          <t>061926949</t>
+        </is>
+      </c>
+      <c r="Q39" s="5" t="inlineStr">
+        <is>
+          <t>KD.mix@mail.ru</t>
+        </is>
+      </c>
       <c r="R39" s="5"/>
       <c r="S39" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Тарасова Лідія Олександрівна</t>
+          <t>Савьолов Анатолій Борисович</t>
         </is>
       </c>
       <c r="U39" s="8" t="n">
         <v>44673</v>
       </c>
       <c r="V39" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Мелітопольське вище професійне училище"</t>
+          <t>Приватне підприємство "МОДУС ПРО"</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>1685</v>
+        <v>2889</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Мелітопольське ВПУ"</t>
-[...2 lines deleted...]
-      <c r="E40" s="5"/>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E40" s="5" t="inlineStr">
+        <is>
+          <t>ПП "МОДУС ПРО"</t>
+        </is>
+      </c>
       <c r="F40" s="7"/>
       <c r="G40" s="6" t="n">
-        <v>1984</v>
+        <v>2000</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J40" s="5"/>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>72316</t>
+          <t>72319</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
           <t>UA23080070010092407</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
           <t>м. Мелітополь</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>вул. Лютнева, 194</t>
-[...6 lines deleted...]
-      </c>
+          <t>вул. Кірова, 37</t>
+        </is>
+      </c>
+      <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
-          <t>Голова комісії з припинення</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Однорог Тетяна Вікторівна</t>
-[...3 lines deleted...]
-      <c r="V40" s="5"/>
+          <t>Тарасова Лідія Олександрівна</t>
+        </is>
+      </c>
+      <c r="U40" s="8" t="n">
+        <v>44673</v>
+      </c>
+      <c r="V40" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Комунальна установа "Кінськороздорівський навчально-виховний комплекс "загальноосвітній навчальний заклад-дошкільний навчальний заклад" Воскресенської сільської ради Пологівського району Запорізької області</t>
+          <t>Державний навчальний заклад "Мелітопольське вище професійне училище"</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>5731</v>
+        <v>1685</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>КУ КІНСЬКОРОЗДОРІВСЬКИЙ НВК</t>
+          <t>ДНЗ "Мелітопольське ВПУ"</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
-      <c r="G41" s="6"/>
+      <c r="G41" s="6" t="n">
+        <v>1984</v>
+      </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>Заклад загальної середньої освіти</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>Сільська рада</t>
+          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K41" s="7" t="inlineStr">
         <is>
-          <t>70651</t>
+          <t>72316</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
-          <t>UA23100050020072857</t>
+          <t>UA23080070010092407</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
-          <t>с. Кінські Роздори</t>
+          <t>м. Мелітополь</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>вул. Бердянська, 83</t>
-[...2 lines deleted...]
-      <c r="P41" s="5"/>
+          <t>вул. Лютнева, 194</t>
+        </is>
+      </c>
+      <c r="P41" s="5" t="inlineStr">
+        <is>
+          <t>+38(061)-941-94-54; +38(096)-442-55-89;</t>
+        </is>
+      </c>
       <c r="Q41" s="5"/>
       <c r="R41" s="5"/>
       <c r="S41" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Голова комісії з припинення</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Гузь Наталія Миколаївна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Однорог Тетяна Вікторівна</t>
+        </is>
+      </c>
+      <c r="U41" s="8"/>
+      <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Біленьківський навчальний центр № 99"</t>
+          <t>Комунальна установа "Кінськороздорівський навчально-виховний комплекс "загальноосвітній навчальний заклад-дошкільний навчальний заклад" Воскресенської сільської ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
-        <v>5759</v>
+        <v>5731</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Біленьківський НЦ № 99"</t>
+          <t>КУ КІНСЬКОРОЗДОРІВСЬКИЙ НВК</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
       <c r="G42" s="6"/>
       <c r="H42" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Заклад загальної середньої освіти</t>
         </is>
       </c>
       <c r="I42" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J42" s="5" t="inlineStr">
         <is>
-          <t>Державна пенітенціарна служба України</t>
+          <t>Сільська рада</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>70441</t>
+          <t>70651</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
-          <t>UA23060010010065997</t>
+          <t>UA23100050020072857</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
-          <t>с. Біленьке</t>
+          <t>с. Кінські Роздори</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
-          <t>вул. Запорізька, 32</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Бердянська, 83</t>
+        </is>
+      </c>
+      <c r="P42" s="5"/>
+      <c r="Q42" s="5"/>
       <c r="R42" s="5"/>
       <c r="S42" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T42" s="5" t="inlineStr">
         <is>
-          <t>Михно Микола Іванович</t>
-[...3 lines deleted...]
-      <c r="V42" s="5"/>
+          <t>Гузь Наталія Миколаївна</t>
+        </is>
+      </c>
+      <c r="U42" s="8" t="n">
+        <v>44680</v>
+      </c>
+      <c r="V42" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Василівський професійний ліцей"</t>
+          <t>Державний навчальний заклад "Біленьківський навчальний центр № 99"</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
-        <v>1766</v>
+        <v>5759</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Василівський ПЛ"</t>
+          <t>ДНЗ "Біленьківський НЦ № 99"</t>
         </is>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="7"/>
-      <c r="G43" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G43" s="6"/>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
+          <t>Державна пенітенціарна служба України</t>
         </is>
       </c>
       <c r="K43" s="7" t="inlineStr">
         <is>
-          <t>71600</t>
+          <t>70441</t>
         </is>
       </c>
       <c r="L43" s="7" t="inlineStr">
         <is>
-          <t>UA23040030010016724</t>
+          <t>UA23060010010065997</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>м. Василівка</t>
+          <t>с. Біленьке</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
-          <t>вул. Єсеніна, 1</t>
+          <t>вул. Запорізька, 32</t>
         </is>
       </c>
       <c r="P43" s="5" t="inlineStr">
         <is>
-          <t>0617574464</t>
+          <t>+067(37)-689-79</t>
         </is>
       </c>
       <c r="Q43" s="5" t="inlineStr">
         <is>
-          <t>licey57@i.ua</t>
+          <t>bnc99@meta.ua</t>
         </is>
       </c>
       <c r="R43" s="5"/>
       <c r="S43" s="5" t="inlineStr">
         <is>
-          <t>виконуюча обов"язки директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T43" s="5" t="inlineStr">
         <is>
-          <t>Решетник Світлана Володимирівна</t>
+          <t>Петрик Вячеслав Віталійович</t>
         </is>
       </c>
       <c r="U43" s="8"/>
       <c r="V43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Великобілозерський професійний аграрний ліцей"</t>
+          <t>Державний навчальний заклад "Василівський професійний ліцей"</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
-        <v>1709</v>
+        <v>1766</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Великобілозерський ПАЛ"</t>
+          <t>ДНЗ "Василівський ПЛ"</t>
         </is>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="7"/>
       <c r="G44" s="6" t="n">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I44" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J44" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>71400</t>
+          <t>71600</t>
         </is>
       </c>
       <c r="L44" s="7" t="inlineStr">
         <is>
-          <t>UA23040050010097416</t>
+          <t>UA23040030010016724</t>
         </is>
       </c>
       <c r="M44" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
-          <t>с. Велика Білозерка</t>
+          <t>м. Василівка</t>
         </is>
       </c>
       <c r="O44" s="5" t="inlineStr">
         <is>
-          <t>вул. Миру, 2А</t>
+          <t>вул. Єсеніна, 1</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
-          <t>(061)562-08-84</t>
+          <t>0617574464</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
-          <t>buhgalteria-vpl@ukr.net</t>
+          <t>licey57@i.ua</t>
         </is>
       </c>
       <c r="R44" s="5"/>
       <c r="S44" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов`язки директора</t>
+          <t>виконуюча обов"язки директора</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>Сивуха Ярослава Анатоліївна</t>
+          <t>Решетник Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U44" s="8"/>
       <c r="V44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Вільнянський навчальний центр № 20"</t>
+          <t>Державний навчальний заклад "Великобілозерський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
-        <v>5772</v>
+        <v>1709</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Вільнянський НЦ № 20"</t>
+          <t>ДНЗ "Великобілозерський ПАЛ"</t>
         </is>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="7"/>
-      <c r="G45" s="6"/>
+      <c r="G45" s="6" t="n">
+        <v>1991</v>
+      </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>Державна пенітенціарна служба України</t>
+          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K45" s="7" t="inlineStr">
         <is>
-          <t>70000</t>
+          <t>71400</t>
         </is>
       </c>
       <c r="L45" s="7" t="inlineStr">
         <is>
-          <t>UA23060030010056906</t>
+          <t>UA23040050010097416</t>
         </is>
       </c>
       <c r="M45" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
-          <t>м. Вільнянськ</t>
+          <t>с. Велика Білозерка</t>
         </is>
       </c>
       <c r="O45" s="5" t="inlineStr">
         <is>
-          <t>вул. Дзержинського, 1</t>
+          <t>вул. Миру, 2А</t>
         </is>
       </c>
       <c r="P45" s="5" t="inlineStr">
         <is>
-          <t>+061(43)-458-61</t>
+          <t>(061)562-08-84</t>
         </is>
       </c>
       <c r="Q45" s="5" t="inlineStr">
         <is>
-          <t>ychcentr20@ukr.net</t>
+          <t>buhgalteria-vpl@ukr.net</t>
         </is>
       </c>
       <c r="R45" s="5"/>
       <c r="S45" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Виконуючий обов`язки директора</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
-          <t>Булат Володимир Іванович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Сивуха Ярослава Анатоліївна</t>
+        </is>
+      </c>
+      <c r="U45" s="8"/>
+      <c r="V45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Дніпрорудненський професійний ліцей"</t>
+          <t>Державний навчальний заклад "Вільнянський навчальний центр № 20"</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
-        <v>1716</v>
+        <v>5772</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Дніпрорудненський ПЛ"</t>
+          <t>ДНЗ "Вільнянський НЦ № 20"</t>
         </is>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="7"/>
-      <c r="G46" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G46" s="6"/>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I46" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J46" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
+          <t>Державна пенітенціарна служба України</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>71630</t>
+          <t>70000</t>
         </is>
       </c>
       <c r="L46" s="7" t="inlineStr">
         <is>
-          <t>UA23040090010050034</t>
+          <t>UA23060030010056906</t>
         </is>
       </c>
       <c r="M46" s="5" t="inlineStr">
         <is>
           <t>Запорізька обл.</t>
         </is>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
-          <t>м. Дніпрорудне</t>
+          <t>м. Вільнянськ</t>
         </is>
       </c>
       <c r="O46" s="5" t="inlineStr">
         <is>
-          <t>просп. Ентузіастів, 25</t>
+          <t>вул. Дзержинського, 1</t>
         </is>
       </c>
       <c r="P46" s="5" t="inlineStr">
         <is>
-          <t>+38(061)-757-63-77;</t>
+          <t>+061(43)-458-61</t>
         </is>
       </c>
       <c r="Q46" s="5" t="inlineStr">
         <is>
-          <t>dplicey@gmail.com</t>
+          <t>ychcentr20@ukr.net</t>
         </is>
       </c>
       <c r="R46" s="5"/>
       <c r="S46" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T46" s="5" t="inlineStr">
         <is>
-          <t>Осипенко Сергій Миколайович</t>
-[...3 lines deleted...]
-      <c r="V46" s="5"/>
+          <t>Булат Володимир Іванович</t>
+        </is>
+      </c>
+      <c r="U46" s="8" t="n">
+        <v>44727</v>
+      </c>
+      <c r="V46" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЕКСПРЕС ПОСЛУГИ ПЛЮС"</t>
         </is>
       </c>
       <c r="B47" s="6" t="n">
         <v>4394</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <t>ТОВ "ЕКСПРЕС ПОСЛУГИ ПЛЮС"</t>
         </is>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="7"/>
       <c r="G47" s="6"/>
       <c r="H47" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">