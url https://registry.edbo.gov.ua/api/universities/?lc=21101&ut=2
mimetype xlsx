--- v0 (2025-10-20)
+++ v1 (2026-05-03)
@@ -621,53 +621,65 @@
       <c r="K5" s="7" t="inlineStr">
         <is>
           <t>88000</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA21100230010016545</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Закарпатська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Ужгород</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Минайська, 16</t>
         </is>
       </c>
-      <c r="P5" s="5"/>
-[...1 lines deleted...]
-      <c r="R5" s="5"/>
+      <c r="P5" s="5" t="inlineStr">
+        <is>
+          <t>+38(050)-044-02-04</t>
+        </is>
+      </c>
+      <c r="Q5" s="5" t="inlineStr">
+        <is>
+          <t>info@zncua.com; inforesurs@zncua.com</t>
+        </is>
+      </c>
+      <c r="R5" s="5" t="inlineStr">
+        <is>
+          <t>www.zncua.com</t>
+        </is>
+      </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Білоус Ігор Олегович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Ужгородське вище комерційне училище Державного торговельно- економічного університету</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>6599</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>6594</v>
       </c>