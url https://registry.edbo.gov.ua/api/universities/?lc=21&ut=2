--- v1 (2026-02-02)
+++ v2 (2026-04-02)
@@ -621,53 +621,65 @@
       <c r="K5" s="7" t="inlineStr">
         <is>
           <t>88000</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA21100230010016545</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Закарпатська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Ужгород</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Минайська, 16</t>
         </is>
       </c>
-      <c r="P5" s="5"/>
-[...1 lines deleted...]
-      <c r="R5" s="5"/>
+      <c r="P5" s="5" t="inlineStr">
+        <is>
+          <t>+38(050)-044-02-04</t>
+        </is>
+      </c>
+      <c r="Q5" s="5" t="inlineStr">
+        <is>
+          <t>info@zncua.com; inforesurs@zncua.com</t>
+        </is>
+      </c>
+      <c r="R5" s="5" t="inlineStr">
+        <is>
+          <t>www.zncua.com</t>
+        </is>
+      </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Білоус Ігор Олегович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Ужгородське вище комерційне училище Державного торговельно- економічного університету</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>6599</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>6594</v>
       </c>
@@ -1625,95 +1637,103 @@
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Хустський професійний коледж" Закарпатської обласної ради</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>6859</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t>КЗ "ХУСТСЬКИЙ ПК" ЗОР</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>The Municipal Institution "Khust Vocational College" of the Transcarpathian Regional Council</t>
         </is>
       </c>
       <c r="F17" s="7"/>
       <c r="G17" s="6"/>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки, молоді та спорту Закарпатської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K17" s="7" t="inlineStr">
         <is>
           <t>90400</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
           <t>UA21120250010053148</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Закарпатська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Хуст</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
           <t>вул. Свободи, 1</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+38(031)-425-15-76;</t>
-[...3 lines deleted...]
-      <c r="R17" s="5"/>
+          <t>+38(031)-425-15-76</t>
+        </is>
+      </c>
+      <c r="Q17" s="5" t="inlineStr">
+        <is>
+          <t>khustlicey10@gmail.com</t>
+        </is>
+      </c>
+      <c r="R17" s="5" t="inlineStr">
+        <is>
+          <t>https://www.liceum.in.ua/</t>
+        </is>
+      </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
           <t>Подолей Іван Васильович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю Навчальний центр "Квадро"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>4235</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
@@ -1756,58 +1776,52 @@
           <t>м. Хуст</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
           <t>вул. Рєпіна, 1 кв.3</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
           <t>+38(031)4245634</t>
         </is>
       </c>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
           <t>Яськів Михайло Миколайович</t>
         </is>
       </c>
-      <c r="U18" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U18" s="8"/>
+      <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>ЗАКЛАД ПРОФЕСІЙНОЇ (ПРОФЕСІЙНО-ТЕХНІЧНОЇ) ОСВІТИ «ВИНОГРАДІВСЬКИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ»</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>2114</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t>ЗП(ПТ)О «ВИНОГРАДІВСЬКИЙ ПК»</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>INSTITUTION OF PROFESSIONAL (VOCATIONAL AND TECHNICAL) EDUCATION «THE PROFESSIONAL COLLEGE OF VYNOGRADIV»</t>
         </is>
       </c>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
         <v>1984</v>
       </c>
@@ -2542,51 +2556,51 @@
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
           <t>м. Свалява</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 15 а</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
           <t>+38(031)-332-13-64;</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
           <t>LICEUMSV@UKR.NET</t>
         </is>
       </c>
       <c r="R27" s="5"/>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
           <t>Власик Олександр Володимирович</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Перечинський професійний ліцей" Закарпатської обласної ради</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
         <v>6860</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t>КЗ "Перечинський ПЛ" ЗОР</t>
         </is>
       </c>