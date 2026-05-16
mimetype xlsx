--- v2 (2026-02-03)
+++ v3 (2026-05-16)
@@ -388,56 +388,56 @@
           <t>м. Ужгород</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Підгірна, 46</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(031) 223 31 38, (031) 223 42 02</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>official@uzhnu.edu.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://www.uzhnu.edu.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Голова комісії з реорганізації, проректор з науково-педагогічної роботи</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
-          <t>Смоланка Володимир Іванович</t>
+          <t>Рогач Олександр Янович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Закарпатська академія мистецтв</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>113</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ЗАМ</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Transcarpathian Academy of Art</t>
         </is>
       </c>
@@ -664,51 +664,51 @@
           <t>м. Ужгород</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Минайська, 38/80</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>(031)266-21-80</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>uzh.academyca@uica.education</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>https://akim.uz.ua/ua/</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
-          <t>В. о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Шетеля Наталія Ігорівна</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Заклад вищої освіти "Університет глобальних стратегій "Альтера"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>1657</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ТОВ "Університет "Альтера"</t>
         </is>
       </c>
@@ -752,56 +752,56 @@
           <t>м. Ужгород</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Карпатської України, 42-1</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>+38(031)266-06-99</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>mail@altera.university</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>https://altera.university</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
-          <t>Герасименко Олександр Григорович</t>
+          <t>Несух Людмила Михайлівна</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Ужгородський коледж Київського університету культури</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>1553</v>
       </c>
       <c r="C7" s="6" t="n">
         <v>310</v>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="7"/>
       <c r="G7" s="6" t="n">
@@ -1190,51 +1190,51 @@
           <t>м. Мукачево</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>вул. Ужгородська, 26</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
           <t>+38 (03131) 2-11-09, 2-23-55</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>info@msu.edu.ua</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
           <t>http://www.msu.edu.ua</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>Голова комісії з реорганізації</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
           <t>Капітан Лариса Іванівна</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ закладу вищої освіти "Відкритий міжнародний університет розвитку людини "Україна" Карпатський інститут підприємництва</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>231</v>
       </c>
       <c r="C12" s="6" t="n">
         <v>217</v>
       </c>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>Карпатський інститут підприємництва Університету "Україна"</t>