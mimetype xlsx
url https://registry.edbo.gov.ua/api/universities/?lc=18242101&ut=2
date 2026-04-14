--- v0 (2025-10-24)
+++ v1 (2026-04-14)
@@ -380,51 +380,51 @@
           <t>м. Овруч</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Тараса Шевченка, 11</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(04148)4-26-54</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>ovruchPL@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://http://ovruch-ptu-35.com.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>Тимчасово виконуюча обов'язків директора</t>
+          <t>Тимчасово виконуючого обов'язки директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Гурінчук Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>"ОВРУЦЬКИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>7147</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ОВРУЦЬКИЙ СТК ТСОУ</t>
         </is>
       </c>