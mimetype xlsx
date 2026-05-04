--- v1 (2025-12-12)
+++ v2 (2026-05-04)
@@ -369,56 +369,56 @@
           <t>12500</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA18040250010085012</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Коростишів</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Семінарська, 29</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(04130) 5-36-87, 5-36-83; факс 5-36-87</t>
+          <t>+38(041)-305-36-87</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
-          <t>korpk.org@gmail.com.</t>
+          <t>korpk.org@gmail.com</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://www.korpk.org.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Позняков Павло Миколайович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>