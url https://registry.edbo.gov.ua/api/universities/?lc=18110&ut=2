--- v0 (2025-10-30)
+++ v1 (2026-04-30)
@@ -360,56 +360,56 @@
           <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>11707</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA18080150010017476</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Звягель</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
-          <t>вул. Пушкіна, 47/37</t>
+          <t>вул. Київська, 47/37</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>+380414120094</t>
+          <t>+38(041)-412-00-94</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>nvvpu@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://nvvpu.ptu.in.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Яневич Сергій Анатолійович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>