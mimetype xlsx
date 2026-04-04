--- v1 (2025-12-05)
+++ v2 (2026-04-04)
@@ -789,51 +789,51 @@
           <t>10025</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Житомир</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Вітрука, 11</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>(0412) 33-30-20; 068-843-17-58</t>
+          <t>+38(041)-233-30-20</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>tty_nvc@ukr.net</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>ttu.zt.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Начальник</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Лазарєв Сергій Юрійович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
@@ -877,59 +877,63 @@
           <t>10014</t>
         </is>
       </c>
       <c r="L8" s="7" t="inlineStr">
         <is>
           <t>UA18040190010057814</t>
         </is>
       </c>
       <c r="M8" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>м. Житомир</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Театральна, 17/20</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
-          <t>(0412) 22 29 79, 42 12 23</t>
+          <t>+38(041)-247-10-14; +38(041)-242-17-90;</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>nmc.zhytomyr@dsns.gov.ua</t>
         </is>
       </c>
-      <c r="R8" s="5"/>
+      <c r="R8" s="5" t="inlineStr">
+        <is>
+          <t>zt.mnc.dsns.gov.ua</t>
+        </is>
+      </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>Начальник Центру</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
           <t>Ситнік Денис Володимирович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Обласне комунальне підприємство "Обласний учбово-курсовий комбінат житлово-комунального господарства" Житомирської обласної ради</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>3607</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
@@ -1052,56 +1056,56 @@
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Житомир</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
           <t>вул. Велика Бердичівська, 13</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>041 247 19 92</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>info.fobos@gmail.com</t>
         </is>
       </c>
       <c r="R10" s="5"/>
       <c r="S10" s="5" t="inlineStr">
         <is>
-          <t>виконуючий обов'язки директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Герасимчук Дмитро Володимирович</t>
+          <t>Устименко Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Професійний коледж індустрії краси і технологій міста Житомира</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>2572</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>ПКІКіТ м. Житомира</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>MUNICIPAL INSTITUTION OF VOCATIONAL (VOCATION-TECHNICAL) EDUCATION "PROFESSIONAL COLLEGE OF THE BEAUTY INDUSTRY AND TECHNOLOGIES OF ZHYTOMYR" of Zhytomyr City Council</t>
         </is>
       </c>
@@ -1140,56 +1144,56 @@
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Житомир</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>вул. Параджанова Сергія, 72</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
           <t>+38(067)-412-42-20; +38(096)-206-54-57;</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>TSLPPON@UKR.NET</t>
         </is>
       </c>
       <c r="R11" s="5"/>
       <c r="S11" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Старинець Олег Ігорович</t>
+          <t>Каленський Анатолій Зигмунтович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Професійний коледж сервісу і дизайну міста Житомира</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>7354</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <t>ПКСІД М.ЖИТОМИРА</t>
         </is>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="7"/>
       <c r="G12" s="6"/>
       <c r="H12" s="5" t="inlineStr">
         <is>