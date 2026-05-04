--- v2 (2026-02-18)
+++ v3 (2026-05-04)
@@ -2123,56 +2123,56 @@
           <t>12500</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
           <t>UA18040250010085012</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Житомирська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>м. Коростишів</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
           <t>вул. Семінарська, 29</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>(04130) 5-36-87, 5-36-83; факс 5-36-87</t>
+          <t>+38(041)-305-36-87</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>korpk.org@gmail.com.</t>
+          <t>korpk.org@gmail.com</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
           <t>http://www.korpk.org.ua</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
           <t>Позняков Павло Миколайович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Новочорторийський технолого-економічний фаховий коледж</t>
         </is>