--- v0 (2026-03-19)
+++ v1 (2026-05-25)
@@ -380,51 +380,51 @@
           <t>м. Курахове</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Пушкіна, 6</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(06278) 3-14-58</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>litsey129@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>https://kpl129.com/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Дуйкова Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ДТЕК КУРАХІВСЬКА ТЕПЛОВА ЕЛЕКТРИЧНА СТАНЦІЯ"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>5720</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>