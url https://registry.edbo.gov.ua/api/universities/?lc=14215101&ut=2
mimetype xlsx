--- v0 (2025-10-21)
+++ v1 (2026-05-25)
@@ -365,51 +365,51 @@
           <t>85700</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA14040030010074500</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Волноваха</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Менделєєва, 2</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>062 444 24 64, 062 444 26 35</t>
+          <t>+38(099)-052-51-55</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>volnovahaptu@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://volnovaha.ptu.in.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Сливний Анатолій Вікторович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>