--- v2 (2026-02-08)
+++ v3 (2026-05-12)
@@ -1203,51 +1203,51 @@
           <t>84500</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
           <t>UA14020010010059145</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Бахмут</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>вул. Благовіщенська, 43</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>063 48 051 34</t>
+          <t>+38(063)-425-46-25</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
           <t>artped@ukr.net</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
           <t>www.bpk.org.ua</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
           <t>Рубцова Марина Анатоліївна</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
@@ -2427,56 +2427,56 @@
           <t>85200</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA14020110010025394</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Торецьк</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
           <t>вул. ЄВГЕНА СЕДНЄВА, 3А</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>(06247) 4-14-23,93645, +380501653556</t>
+          <t>+38(062)-474-14-23</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>miningteh@i.ua</t>
+          <t>miningteh2@gmail.com</t>
         </is>
       </c>
       <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
           <t>Дорошенко Вікторія Вікторівна</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Торезький фаховий коледж Маріупольського державного університету</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>6527</v>
       </c>
@@ -2871,61 +2871,61 @@
           <t>85400</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
           <t>UA14160230010080205</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>м. Селидове</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
           <t>вул. К. Маркса, 35</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>+38(06237)74971</t>
+          <t>+38(062)-377-49-71</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
           <t>sgtposta@meta.ua</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
-          <t>сгт.укр</t>
+          <t>https://spfcua.wixsite.com/spfc</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
           <t>Ситник Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Бахмутський медичний фаховий коледж"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>1135</v>
       </c>
       <c r="C30" s="6"/>