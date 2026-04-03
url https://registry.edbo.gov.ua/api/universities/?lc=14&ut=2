--- v1 (2026-02-02)
+++ v2 (2026-04-03)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$62</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V63"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -633,71 +633,63 @@
           <t>85500</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA14040010010027148</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>с-ще Велика Новосілка</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Зарічна, 29 З</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>0963934022 , 0958645404</t>
-[...11 lines deleted...]
-      </c>
+          <t>80624320714; 80624321079;</t>
+        </is>
+      </c>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
       <c r="S5" s="5" t="inlineStr">
         <is>
-          <t>В.о.директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Гаєва Людмила Михайлівна</t>
+          <t>Кравченко Олександр Олексійович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Бахмутський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>2037</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Бахмутський ПАЛ"</t>
         </is>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
         <v>1943</v>
       </c>
@@ -1075,55 +1067,63 @@
           <t>85013</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
           <t>UA14160030010032487</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Білозерське</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
           <t>вул. Фестивальна, 8 А</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-123-78-90;</t>
-[...3 lines deleted...]
-      <c r="R10" s="5"/>
+          <t>+38(066)-123-78-90</t>
+        </is>
+      </c>
+      <c r="Q10" s="5" t="inlineStr">
+        <is>
+          <t>bpgl95@ukr.net</t>
+        </is>
+      </c>
+      <c r="R10" s="5" t="inlineStr">
+        <is>
+          <t>https://бпгл95.укр/</t>
+        </is>
+      </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Штихнов Володимир Миколайович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Селидівський навчальний центр № 82</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>4241</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
@@ -1458,4383 +1458,4303 @@
         </is>
       </c>
       <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
           <t>Останкова Лариса Анатоліївна</t>
         </is>
       </c>
       <c r="U14" s="8" t="n">
         <v>44673</v>
       </c>
       <c r="V14" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Донецький центр професійно-технічної освіти Державної служби зайнятості"</t>
+          <t>Державний навчальний заклад "Краматорське вище професійне металургійне училище"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>3570</v>
+        <v>2195</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Донецький центр ПТО ДСЗ"</t>
-[...2 lines deleted...]
-      <c r="E15" s="5"/>
+          <t>ДНЗ "Краматорське ВПМУ"</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>State Educational Institution "Kramatorsk Metallurgical higher vocational college"</t>
+        </is>
+      </c>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
-        <v>2010</v>
+        <v>1984</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K15" s="7" t="inlineStr">
         <is>
-          <t>85300</t>
+          <t>84306</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
-          <t>UA14160210010099403</t>
+          <t>UA14120090010038661</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
-          <t>м. Покровськ</t>
+          <t>м. Краматорськ</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
-          <t>вул. Поштова, 3</t>
+          <t>вул. Дніпровська, 7-А</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>(0626) 41-68-65, 41-68-71</t>
+          <t>(06264)6-91-41, 0509950068</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
-          <t>doncpto@donocz.gov.ua</t>
+          <t>dnz-kvpmu@ukr.net</t>
         </is>
       </c>
       <c r="R15" s="5" t="inlineStr">
         <is>
-          <t>http://www.doncpto.com.ua</t>
+          <t>kvpmy.dn.ua</t>
         </is>
       </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
-          <t>Амельченко Руслан Євгенович</t>
+          <t>Потапова Наталя Миколаївна</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Краматорське вище професійне металургійне училище"</t>
+          <t>Державний професійно-технічний навчальний заклад "Краматорський центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>2195</v>
+        <v>1804</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Краматорське ВПМУ"</t>
+          <t>ДПТНЗ "КЦПТО"</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>State Educational Institution "Kramatorsk Metallurgical higher vocational college"</t>
+          <t>State Vocational School "Kramatorsk Center of Vocational School"</t>
         </is>
       </c>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
-        <v>1984</v>
+        <v>1963</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J16" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>84306</t>
+          <t>84323</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
           <t>UA14120090010038661</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Краматорськ</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>вул. Дніпровська, 7-А</t>
+          <t>вул. Ювілейна, 62</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>(06264)6-91-41, 0509950068</t>
+          <t>(06264)7-00-23</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>dnz-kvpmu@ukr.net</t>
+          <t>mail@kcpto.ukr.education</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
-          <t>kvpmy.dn.ua</t>
+          <t>https://kcpto.dn.ua/</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Потапова Наталя Миколаївна</t>
+          <t>Сорочинський Артем Вікторович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Краматорський центр професійно-технічної освіти"</t>
+          <t>Комунальне підприємство "Донецький центр підготовки персоналу"</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>1804</v>
+        <v>5870</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "КЦПТО"</t>
-[...6 lines deleted...]
-      </c>
+          <t>КП "ДЦПП"</t>
+        </is>
+      </c>
+      <c r="E17" s="5"/>
       <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
-        <v>1963</v>
+        <v>2021</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K17" s="7" t="inlineStr">
         <is>
-          <t>84323</t>
+          <t>84523</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
-          <t>UA14120090010038661</t>
+          <t>UA14020010010059145</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
-          <t>м. Краматорськ</t>
+          <t>м. Бахмут</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>вул. Ювілейна, 62</t>
+          <t>вул. Декабристів, 27</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>(06264)7-00-23</t>
+          <t>+062(33)-030-55</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>mail@kcpto.ukr.education</t>
+          <t>DCPPKP@GMAIL.COM</t>
         </is>
       </c>
       <c r="R17" s="5" t="inlineStr">
         <is>
-          <t>https://kcpto.dn.ua/</t>
+          <t>https://depp.e-hub.site</t>
         </is>
       </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Сорочинський Артем Вікторович</t>
-[...3 lines deleted...]
-      <c r="V17" s="5"/>
+          <t>Бабич Володимир Костянтинович</t>
+        </is>
+      </c>
+      <c r="U17" s="8" t="n">
+        <v>44673</v>
+      </c>
+      <c r="V17" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Комунальне підприємство "Донецький центр підготовки персоналу"</t>
+          <t>Краматорська автошкола ТСО України</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>5870</v>
+        <v>7302</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>КП "ДЦПП"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
-        <v>2021</v>
+        <v>1995</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J18" s="5"/>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>84523</t>
+          <t>84333</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA14020010010059145</t>
+          <t>UA14120090010038661</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
-          <t>м. Бахмут</t>
+          <t>м. Краматорськ</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>вул. Декабристів, 27</t>
+          <t>вул. Академічна, 1</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>+062(33)-030-55</t>
+          <t>+38(050)-620-26-04</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>DCPPKP@GMAIL.COM</t>
-[...6 lines deleted...]
-      </c>
+          <t>drmstktsou@gmail.com</t>
+        </is>
+      </c>
+      <c r="R18" s="5"/>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Бабич Володимир Костянтинович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Довбня Микола Вікторович</t>
+        </is>
+      </c>
+      <c r="U18" s="8"/>
+      <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Краматорська автошкола ТСО України</t>
+          <t>Краматорське вище професійне училище</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>7302</v>
+        <v>2036</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>.</t>
-[...2 lines deleted...]
-      <c r="E19" s="5"/>
+          <t>Краматорське ВПУ</t>
+        </is>
+      </c>
+      <c r="E19" s="5" t="inlineStr">
+        <is>
+          <t>Kramatorsk Higher Professional School</t>
+        </is>
+      </c>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
-        <v>1995</v>
+        <v>1940</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J19" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J19" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K19" s="7" t="inlineStr">
         <is>
           <t>84333</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
           <t>UA14120090010038661</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Краматорськ</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>вул. Академічна, 1</t>
+          <t>вул. Героїв України, 5</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>+38(050)-620-26-04</t>
+          <t>0626434175</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
-          <t>drmstktsou@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R19" s="5"/>
+          <t>kvpu-14@i.ua</t>
+        </is>
+      </c>
+      <c r="R19" s="5" t="inlineStr">
+        <is>
+          <t>www.kvpu-14.dn.ua</t>
+        </is>
+      </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Довбня Микола Вікторович</t>
+          <t>Шаповалова Надія Олександрівна</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Краматорське вище професійне училище</t>
+          <t>Лиманське професійно-технічне училище</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>2036</v>
+        <v>1954</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>Краматорське ВПУ</t>
+          <t>Лиманське ПТУ</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>Kramatorsk Higher Professional School</t>
+          <t>Lyman vocational training school</t>
         </is>
       </c>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
-        <v>1940</v>
+        <v>1947</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>84333</t>
+          <t>84404</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
-          <t>UA14120090010038661</t>
+          <t>UA14120110010088407</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
-          <t>м. Краматорськ</t>
+          <t>м. Лиман</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Героїв України, 5</t>
+          <t>вул. Студентська, 4 "А"</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
-          <t>0626434175</t>
+          <t>(06260)27139</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
-          <t>kvpu-14@i.ua</t>
+          <t>kpty119@ukr.net</t>
         </is>
       </c>
       <c r="R20" s="5" t="inlineStr">
         <is>
-          <t>www.kvpu-14.dn.ua</t>
+          <t>https://www.kptu119.dn.ua</t>
         </is>
       </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
-          <t>Шаповалова Надія Олександрівна</t>
+          <t>Куліш Анастасія Іванівна</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Лиманське професійно-технічне училище</t>
+          <t>Приватне акціонерне товариство "Краматорське автотранспортне підприємство 11410"</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>1954</v>
+        <v>4161</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>Лиманське ПТУ</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПРАТ "Краматорське АТП 11410"</t>
+        </is>
+      </c>
+      <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
-        <v>1947</v>
+        <v>1995</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J21" s="5"/>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>84404</t>
+          <t>84313</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>UA14120110010088407</t>
+          <t>UA14120090010038661</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
-          <t>м. Лиман</t>
+          <t>м. Краматорськ</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>вул. Студентська, 4 "А"</t>
+          <t>вул. Орджонікідзе, 6</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>(06260)27139</t>
+          <t>+062(64)-771-29</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>kpty119@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>aab@krm.net.ua</t>
+        </is>
+      </c>
+      <c r="R21" s="5"/>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Куліш Анастасія Іванівна</t>
-[...3 lines deleted...]
-      <c r="V21" s="5"/>
+          <t>Дубовий Сергій Олександрович</t>
+        </is>
+      </c>
+      <c r="U21" s="8" t="n">
+        <v>44673</v>
+      </c>
+      <c r="V21" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Приватне акціонерне товариство "Краматорське автотранспортне підприємство 11410"</t>
+          <t>Публічне акціонерне товариство "Енергомашспецсталь"</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>4161</v>
+        <v>2631</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>ПРАТ "Краматорське АТП 11410"</t>
+          <t>ПАТ "ЕМСС"</t>
         </is>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>84313</t>
+          <t>84306</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
           <t>UA14120090010038661</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Краматорськ</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Орджонікідзе, 6</t>
+          <t>вул. -, -</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>+062(64)-771-29</t>
+          <t>0626460132, 062-646-55-67</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
-          <t>aab@krm.net.ua</t>
-[...2 lines deleted...]
-      <c r="R22" s="5"/>
+          <t>central@emss.dn.ua</t>
+        </is>
+      </c>
+      <c r="R22" s="5" t="inlineStr">
+        <is>
+          <t>www.emss.ua</t>
+        </is>
+      </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Дубовий Сергій Олександрович</t>
+          <t>Гніздицький Віталій Миколайович</t>
         </is>
       </c>
       <c r="U22" s="8" t="n">
         <v>44673</v>
       </c>
       <c r="V22" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Публічне акціонерне товариство "Енергомашспецсталь"</t>
+          <t>Державний навчальний заклад "Маріупольський центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>2631</v>
+        <v>2362</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>ПАТ "ЕМСС"</t>
+          <t>ДНЗ "Маріупольський ЦПТО"</t>
         </is>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>2000</v>
+        <v>1901</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J23" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J23" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>84306</t>
+          <t>87500</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA14120090010038661</t>
+          <t>UA14140050010437700</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
-          <t>м. Краматорськ</t>
+          <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. -, -</t>
+          <t>вул. Митрополитська, 61</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>0626460132, 062-646-55-67</t>
+          <t>0629 331 353, 0629 335 057</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>central@emss.dn.ua</t>
+          <t>mcpto3@ukr.net</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
-          <t>www.emss.ua</t>
+          <t>mcpto.dn.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Гніздицький Віталій Миколайович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Михавчук Оксана Петрівна</t>
+        </is>
+      </c>
+      <c r="U23" s="8"/>
+      <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Маріупольський центр професійно-технічної освіти"</t>
+          <t>Маріупольське вище металургійне професійне училище</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>2362</v>
+        <v>1742</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Маріупольський ЦПТО"</t>
-[...2 lines deleted...]
-      <c r="E24" s="5"/>
+          <t>Маріупольське ВМПУ</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>Mariupol Higher Metallurgical Professional School</t>
+        </is>
+      </c>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1901</v>
+        <v>1976</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>87500</t>
+          <t>87552</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010437700</t>
+          <t>UA14140050010029262</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Митрополитська, 61</t>
+          <t>пров. Єрмака, 31</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>0629 331 353, 0629 335 057</t>
+          <t>0629483102, 0629483103, 096-563-20-65</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>mcpto3@ukr.net</t>
+          <t>mvmpu99@ukr.net</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
-          <t>mcpto.dn.ua</t>
+          <t>mvmpu99.com.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Михавчук Оксана Петрівна</t>
+          <t>Колобова Євгенія Валеріївна</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Маріупольське вище металургійне професійне училище</t>
+          <t>Маріупольський професійний аграрний ліцей</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>1742</v>
+        <v>2356</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>Маріупольське ВМПУ</t>
+          <t>МПАЛ</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>Mariupol Higher Metallurgical Professional School</t>
+          <t>Маріупольський ПАЛ</t>
         </is>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
-        <v>1976</v>
+        <v>1933</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>87552</t>
+          <t>87592</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010029262</t>
+          <t>UA14140050010166965</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>пров. Єрмака, 31</t>
+          <t>вул. Генерала Куркчи, 49</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>0629483102, 0629483103, 096-563-20-65</t>
+          <t>(0629)54-02-69</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
-          <t>mvmpu99@ukr.net</t>
+          <t>mpal141admin@ukr.net</t>
         </is>
       </c>
       <c r="R25" s="5" t="inlineStr">
         <is>
-          <t>mvmpu99.com.ua</t>
+          <t>http://mariupol-agro.licey.org.ua</t>
         </is>
       </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>ДИРЕКТОР</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Колобова Євгенія Валеріївна</t>
-[...3 lines deleted...]
-      <c r="V25" s="5"/>
+          <t>Скудар Володимир Георгійович</t>
+        </is>
+      </c>
+      <c r="U25" s="8" t="n">
+        <v>44673</v>
+      </c>
+      <c r="V25" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Маріупольський професійний аграрний ліцей</t>
+          <t>Маріупольський професійний ліцей будівництва</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>2356</v>
+        <v>2053</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>МПАЛ</t>
+          <t>МПЛБ</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>Маріупольський ПАЛ</t>
+          <t>Mariupol Professional Lyceum of Construction</t>
         </is>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>1933</v>
+        <v>1943</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>87592</t>
+          <t>87505</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010166965</t>
+          <t>UA14140050010258579</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>вул. Генерала Куркчи, 49</t>
+          <t>вул. Лепорського, 2</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>(0629)54-02-69</t>
+          <t>0629 401 795</t>
         </is>
       </c>
       <c r="Q26" s="5" t="inlineStr">
         <is>
-          <t>mpal141admin@ukr.net</t>
+          <t>mar.plb2@gmail.com</t>
         </is>
       </c>
       <c r="R26" s="5" t="inlineStr">
         <is>
-          <t>http://mariupol-agro.licey.org.ua</t>
+          <t>mpls.at.ua</t>
         </is>
       </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>ДИРЕКТОР</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
-          <t>Скудар Володимир Георгійович</t>
+          <t>Попова Жанна Євгенівна</t>
         </is>
       </c>
       <c r="U26" s="8" t="n">
-        <v>44673</v>
+        <v>44859</v>
       </c>
       <c r="V26" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Маріупольський професійний ліцей будівництва</t>
+          <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Донецької області</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>2053</v>
+        <v>4690</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>МПЛБ</t>
-[...6 lines deleted...]
-      </c>
+          <t>НМЦ ЦЗ та БЖД Донецької області</t>
+        </is>
+      </c>
+      <c r="E27" s="5"/>
       <c r="F27" s="7"/>
-      <c r="G27" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G27" s="6"/>
       <c r="H27" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
+          <t>Державна служба України з надзвичайних ситуацій</t>
         </is>
       </c>
       <c r="K27" s="7" t="inlineStr">
         <is>
-          <t>87505</t>
+          <t>87515</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010258579</t>
+          <t>UA14140050010029262</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Лепорського, 2</t>
+          <t>вул. Італійська, 74</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
-          <t>0629 401 795</t>
+          <t>+062(93)-312-76</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
-          <t>mar.plb2@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>nmc@dn.dsns.gov.ua</t>
+        </is>
+      </c>
+      <c r="R27" s="5"/>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Начальник</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Попова Жанна Євгенівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Горохов Микола Юрійович</t>
+        </is>
+      </c>
+      <c r="U27" s="8"/>
+      <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Донецької області</t>
+          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "МАРІУПОЛЬСЬКИЙ МЕТАЛУРГІЙНИЙ КОМБІНАТ ІМЕНІ ІЛЛІЧА"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>4690</v>
+        <v>4087</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>НМЦ ЦЗ та БЖД Донецької області</t>
-[...2 lines deleted...]
-      <c r="E28" s="5"/>
+          <t>ПРАТ "ММК ІМ. ІЛЛІЧА"</t>
+        </is>
+      </c>
+      <c r="E28" s="5" t="inlineStr">
+        <is>
+          <t>PRIVATE JOINT STOCK COMPANY "ILYICH IRON AND WORKS OF MARIUPOL"</t>
+        </is>
+      </c>
       <c r="F28" s="7"/>
-      <c r="G28" s="6"/>
+      <c r="G28" s="6" t="n">
+        <v>1996</v>
+      </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J28" s="5"/>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>87515</t>
+          <t>87504</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
           <t>UA14140050010029262</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Італійська, 74</t>
+          <t>вул. Левченка, 1</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
-          <t>+062(93)-312-76</t>
+          <t>+380(62)-956-40-09</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
-          <t>nmc@dn.dsns.gov.ua</t>
+          <t>office@ilyichsteel.com</t>
         </is>
       </c>
       <c r="R28" s="5"/>
       <c r="S28" s="5" t="inlineStr">
         <is>
-          <t>Начальник</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Горохов Микола Юрійович</t>
-[...3 lines deleted...]
-      <c r="V28" s="5"/>
+          <t>Шевченко Тарас Григорович</t>
+        </is>
+      </c>
+      <c r="U28" s="8" t="n">
+        <v>44673</v>
+      </c>
+      <c r="V28" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "МАРІУПОЛЬСЬКИЙ МЕТАЛУРГІЙНИЙ КОМБІНАТ ІМЕНІ ІЛЛІЧА"</t>
+          <t>Приватне акціонерне товариство "Металургійний комбінат "Азовсталь"</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>4087</v>
+        <v>3911</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>ПРАТ "ММК ІМ. ІЛЛІЧА"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПРАТ "МК "АЗОВСТАЛЬ"</t>
+        </is>
+      </c>
+      <c r="E29" s="5"/>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J29" s="5"/>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>87504</t>
+          <t>87500</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010029262</t>
+          <t>UA14140050010258579</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Левченка, 1</t>
+          <t>вул. Лепорського, 1</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>+380(62)-956-40-09</t>
-[...6 lines deleted...]
-      </c>
+          <t>062-946-79-55,062-952-70-00</t>
+        </is>
+      </c>
+      <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Шевченко Тарас Григорович</t>
+          <t>Цкітішвілі Енвер Омарович</t>
         </is>
       </c>
       <c r="U29" s="8" t="n">
         <v>44673</v>
       </c>
       <c r="V29" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Приватне акціонерне товариство "Металургійний комбінат "Азовсталь"</t>
+          <t>Приватне акціонерне товариство "СП УКРЕНЕРГОЧОРМЕТ"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>3911</v>
+        <v>3520</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>ПРАТ "МК "АЗОВСТАЛЬ"</t>
+          <t>ПРАТ "СП УКРЕНЕРГОЧОРМЕТ"</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>87500</t>
+          <t>87505</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010258579</t>
+          <t>UA14140050010029262</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Лепорського, 1</t>
+          <t>вул. Граверна, 1</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>062-946-79-55,062-952-70-00</t>
-[...3 lines deleted...]
-      <c r="R30" s="5"/>
+          <t>(0629) 401739, 6212528</t>
+        </is>
+      </c>
+      <c r="Q30" s="5" t="inlineStr">
+        <is>
+          <t>ukrchermet@mp.farlep.net</t>
+        </is>
+      </c>
+      <c r="R30" s="5" t="inlineStr">
+        <is>
+          <t>www.chermet.com.ua</t>
+        </is>
+      </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Голова правління</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Цкітішвілі Енвер Омарович</t>
+          <t>Дубовик Едуард Володимирович</t>
         </is>
       </c>
       <c r="U30" s="8" t="n">
         <v>44673</v>
       </c>
       <c r="V30" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Приватне акціонерне товариство "СП УКРЕНЕРГОЧОРМЕТ"</t>
+          <t>Товариство з обмеженою відповідальністю " Центр професійно-технічної освіти "Консалтінг Фактор"</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>3520</v>
+        <v>3742</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>ПРАТ "СП УКРЕНЕРГОЧОРМЕТ"</t>
+          <t>ТОВ ЦПТО "КОНСАЛТІНГ ФАКТОР"</t>
         </is>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>87505</t>
+          <t>87515</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010029262</t>
+          <t>UA14140050010437700</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Граверна, 1</t>
+          <t>вул. Архітектора Нільсена, 26/2</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>(0629) 401739, 6212528</t>
+          <t>+380662497763, +380661902012</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>ukrchermet@mp.farlep.net</t>
+          <t>konsalting.faktor@gmail.com</t>
         </is>
       </c>
       <c r="R31" s="5" t="inlineStr">
         <is>
-          <t>www.chermet.com.ua</t>
+          <t>http://cptokf.com.ua</t>
         </is>
       </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
-          <t>Голова правління</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Дубовик Едуард Володимирович</t>
+          <t>Єрпілєва Римма Володимирівна</t>
         </is>
       </c>
       <c r="U31" s="8" t="n">
         <v>44673</v>
       </c>
       <c r="V31" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю " Центр професійно-технічної освіти "Консалтінг Фактор"</t>
+          <t>Товариство з обмеженою відповідальністю "Маріупольський морський центр підготовки плавсоставу"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>3742</v>
+        <v>4007</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>ТОВ ЦПТО "КОНСАЛТІНГ ФАКТОР"</t>
+          <t>ТОВ "ММЦПП"</t>
         </is>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
-        <v>2000</v>
+        <v>2009</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>87515</t>
+          <t>87534</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010437700</t>
+          <t>UA14140050010350963</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Архітектора Нільсена, 26/2</t>
+          <t>просп. Нахімова, 124</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>+380662497763, +380661902012</t>
+          <t>+380(62)-947-67-47</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
-          <t>konsalting.faktor@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>midship@ukr.net</t>
+        </is>
+      </c>
+      <c r="R32" s="5"/>
       <c r="S32" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Єрпілєва Римма Володимирівна</t>
+          <t>Куліков Роман Леонідович</t>
         </is>
       </c>
       <c r="U32" s="8" t="n">
-        <v>44673</v>
+        <v>45425</v>
       </c>
       <c r="V32" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Маріупольський морський центр підготовки плавсоставу"</t>
+          <t>Товариство з обмеженою відповідальністю "Маріупольський професійний коледж"</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>4007</v>
+        <v>3939</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ММЦПП"</t>
-[...2 lines deleted...]
-      <c r="E33" s="5"/>
+          <t>ТОВ "Маріупольський професійний коледж"</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>Mariupol Professional college, Ltd</t>
+        </is>
+      </c>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>87534</t>
+          <t>87523</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010350963</t>
+          <t>UA14140050010166965</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>просп. Нахімова, 124</t>
+          <t>вул. Монтажна, 5</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
-          <t>+380(62)-947-67-47</t>
+          <t>067 746 75 64</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
-          <t>midship@ukr.net</t>
+          <t>mpkmar@ukr.net</t>
         </is>
       </c>
       <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Куліков Роман Леонідович</t>
+          <t>Єфременко Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U33" s="8" t="n">
-        <v>45425</v>
+        <v>44673</v>
       </c>
       <c r="V33" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Маріупольський професійний коледж"</t>
+          <t>Товариство з обмеженою відповідальністю "Приазовський морський центр"</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>3939</v>
+        <v>4196</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Маріупольський професійний коледж"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ТОВ "ПМЦ"</t>
+        </is>
+      </c>
+      <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J34" s="5"/>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>87523</t>
+          <t>87517</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010166965</t>
+          <t>UA14140050010029262</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Монтажна, 5</t>
+          <t>вул. Чорноморська, 9</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>067 746 75 64</t>
+          <t>+380(98)-897-91-17</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
-          <t>mpkmar@ukr.net</t>
+          <t>centr.priazove@gmail.net</t>
         </is>
       </c>
       <c r="R34" s="5"/>
       <c r="S34" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Єфременко Ірина Володимирівна</t>
+          <t>Живов Сергій Іванович</t>
         </is>
       </c>
       <c r="U34" s="8" t="n">
-        <v>44673</v>
+        <v>45057</v>
       </c>
       <c r="V34" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Приазовський морський центр"</t>
+          <t>Товариство з обмеженою відповідальністю "Центр підготовки фахівців водного транспорту"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>4196</v>
+        <v>2612</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ПМЦ"</t>
-[...2 lines deleted...]
-      <c r="E35" s="5"/>
+          <t>ТОВ "ЦПФВТ"</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>The centre of maritime transport specialists training, LLC</t>
+        </is>
+      </c>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J35" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J35" s="5"/>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>87517</t>
+          <t>87501</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
           <t>UA14140050010029262</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Чорноморська, 9</t>
+          <t>пров. Пляжний, 3-А</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>+380(98)-897-91-17</t>
+          <t>(0629) 411228</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
-          <t>centr.priazove@gmail.net</t>
-[...2 lines deleted...]
-      <c r="R35" s="5"/>
+          <t>llc_cmtst@mail.ru</t>
+        </is>
+      </c>
+      <c r="R35" s="5" t="inlineStr">
+        <is>
+          <t>www.astc.com.ua</t>
+        </is>
+      </c>
       <c r="S35" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Живов Сергій Іванович</t>
+          <t>Прохоренко Борис Валентинович</t>
         </is>
       </c>
       <c r="U35" s="8" t="n">
-        <v>45057</v>
+        <v>44673</v>
       </c>
       <c r="V35" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Центр підготовки фахівців водного транспорту"</t>
+          <t>Філія "Донецький обласний державний автомобільний навчальний комбінат" УДП "Укрінтеравтосервіс"</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>2612</v>
+        <v>4318</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ЦПФВТ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
-        <v>2009</v>
+        <v>2013</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J36" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J36" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство інфраструктури України</t>
+        </is>
+      </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>87501</t>
+          <t>87515</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010029262</t>
+          <t>UA14140050010437700</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>пров. Пляжний, 3-А</t>
+          <t>вул. Архітектора Нільсена, 24</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
-          <t>(0629) 411228</t>
+          <t>+380(62)-934-80-10</t>
         </is>
       </c>
       <c r="Q36" s="5" t="inlineStr">
         <is>
-          <t>llc_cmtst@mail.ru</t>
-[...6 lines deleted...]
-      </c>
+          <t>doauk68@gmail.com</t>
+        </is>
+      </c>
+      <c r="R36" s="5"/>
       <c r="S36" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Прохоренко Борис Валентинович</t>
+          <t>Шинкаренко Віра Єгорівна</t>
         </is>
       </c>
       <c r="U36" s="8" t="n">
         <v>44673</v>
       </c>
       <c r="V36" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Філія "Донецький обласний державний автомобільний навчальний комбінат" УДП "Укрінтеравтосервіс"</t>
+          <t>Філія з ремонту металургійного виробництва Товариства з обмеженою відповідальністю "МЕТІНВЕСТ-ПРОМСЕРВІС" у м. Маріуполі</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>4318</v>
-[...1 lines deleted...]
-      <c r="C37" s="6"/>
+        <v>4335</v>
+      </c>
+      <c r="C37" s="6" t="n">
+        <v>4207</v>
+      </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
       <c r="G37" s="6" t="n">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J37" s="5"/>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>87515</t>
+          <t>87504</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010437700</t>
+          <t>UA14140050010166965</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. Архітектора Нільсена, 24</t>
+          <t>просп. Нікопольський, 53</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
-          <t>+380(62)-934-80-10</t>
+          <t>+098(11)-007-56</t>
         </is>
       </c>
       <c r="Q37" s="5" t="inlineStr">
         <is>
-          <t>doauk68@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R37" s="5"/>
+          <t>mps@metinvestholding.com</t>
+        </is>
+      </c>
+      <c r="R37" s="5" t="inlineStr">
+        <is>
+          <t>www.metinvestholding.com</t>
+        </is>
+      </c>
       <c r="S37" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Шинкаренко Віра Єгорівна</t>
+          <t>Шалашний Олексій Сергійович</t>
         </is>
       </c>
       <c r="U37" s="8" t="n">
         <v>44673</v>
       </c>
       <c r="V37" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Філія з ремонту металургійного виробництва Товариства з обмеженою відповідальністю "МЕТІНВЕСТ-ПРОМСЕРВІС" у м. Маріуполі</t>
+          <t>Державне підприємство "Димитровський учбово-курсовий комбінат"</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>4335</v>
-[...3 lines deleted...]
-      </c>
+        <v>4249</v>
+      </c>
+      <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ДП "Димитровський УКК"</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
-        <v>2015</v>
+        <v>2010</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J38" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J38" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство енергетики та вугільної промисловості України</t>
+        </is>
+      </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>87504</t>
+          <t>85323</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010166965</t>
+          <t>UA14160150010065527</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>м. Маріуполь</t>
+          <t>м. Мирноград</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>просп. Нікопольський, 53</t>
+          <t>вул. Ватутіна, 51</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>+098(11)-007-56</t>
+          <t>+062(39)-623-50</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
-          <t>mps@metinvestholding.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>ukk.dimitrov@gmail.com</t>
+        </is>
+      </c>
+      <c r="R38" s="5"/>
       <c r="S38" s="5" t="inlineStr">
         <is>
           <t>Керівник</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Шалашний Олексій Сергійович</t>
+          <t>Желєзніченко Тамара Петрівна</t>
         </is>
       </c>
       <c r="U38" s="8" t="n">
         <v>44673</v>
       </c>
       <c r="V38" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>Державне підприємство "Димитровський учбово-курсовий комбінат"</t>
+          <t>Державний навчальний заклад "Мирноградський професійний гірничий ліцей"</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>4249</v>
+        <v>1936</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>ДП "Димитровський УКК"</t>
+          <t>ДНЗ "МПГЛ"</t>
         </is>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
-        <v>2010</v>
+        <v>1943</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>Міністерство енергетики та вугільної промисловості України</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>85323</t>
+          <t>85322</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
           <t>UA14160150010065527</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
           <t>м. Мирноград</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. Ватутіна, 51</t>
+          <t>вул. Центральна, 73</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>+062(39)-623-50</t>
+          <t>0623542245</t>
         </is>
       </c>
       <c r="Q39" s="5" t="inlineStr">
         <is>
-          <t>ukk.dimitrov@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R39" s="5"/>
+          <t>ptu105@ukr.net</t>
+        </is>
+      </c>
+      <c r="R39" s="5" t="inlineStr">
+        <is>
+          <t>http://myrnograd.licey.org.ua/</t>
+        </is>
+      </c>
       <c r="S39" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Желєзніченко Тамара Петрівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Дубинець Олена Станіславівна</t>
+        </is>
+      </c>
+      <c r="U39" s="8"/>
+      <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Мирноградський професійний гірничий ліцей"</t>
+          <t>Десятий воєнізований гірничорятувальний загін</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>1936</v>
+        <v>4021</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "МПГЛ"</t>
+          <t>10 ВГРЗ</t>
         </is>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="7"/>
       <c r="G40" s="6" t="n">
-        <v>1943</v>
+        <v>2005</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J40" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Міністерство енергетики та вугільної промисловості України</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>85322</t>
+          <t>85323</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
           <t>UA14160150010065527</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
           <t>м. Мирноград</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 73</t>
+          <t>пров. Робочий, 1</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
-          <t>0623542245</t>
+          <t>+062(39)-622-22</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
-          <t>ptu105@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>uoc10vgso@gmail.com</t>
+        </is>
+      </c>
+      <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Дубинець Олена Станіславівна</t>
-[...3 lines deleted...]
-      <c r="V40" s="5"/>
+          <t>Голуб Сергій Миколайович</t>
+        </is>
+      </c>
+      <c r="U40" s="8" t="n">
+        <v>44673</v>
+      </c>
+      <c r="V40" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Десятий воєнізований гірничорятувальний загін</t>
+          <t>Міжшкільний ресурсний центр Мирноградської міської ради</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>4021</v>
+        <v>5770</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>10 ВГРЗ</t>
+          <t>МРЦ</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
-      <c r="G41" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G41" s="6"/>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>Міністерство енергетики та вугільної промисловості України</t>
+          <t>Міська рада</t>
         </is>
       </c>
       <c r="K41" s="7" t="inlineStr">
         <is>
           <t>85323</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
           <t>UA14160150010065527</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>м. Мирноград</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>пров. Робочий, 1</t>
+          <t>вул. Дарко, 14</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
-          <t>+062(39)-622-22</t>
+          <t>+062(39)-603-58</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
-          <t>uoc10vgso@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R41" s="5"/>
+          <t>MUPK1980@ukr.net</t>
+        </is>
+      </c>
+      <c r="R41" s="5" t="inlineStr">
+        <is>
+          <t>http://mupk1980.wixsite.com/mnvk</t>
+        </is>
+      </c>
       <c r="S41" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Голуб Сергій Миколайович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Куліненко Надія Василівна</t>
+        </is>
+      </c>
+      <c r="U41" s="8"/>
+      <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>Міжшкільний ресурсний центр Мирноградської міської ради</t>
+          <t>Відокремлений підрозділ "Шахта "Котляревська" Державного підприємства "Селидіввугілля"</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
-        <v>5770</v>
-[...1 lines deleted...]
-      <c r="C42" s="6"/>
+        <v>4160</v>
+      </c>
+      <c r="C42" s="6" t="n">
+        <v>4024</v>
+      </c>
       <c r="D42" s="5" t="inlineStr">
         <is>
-          <t>МРЦ</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
-      <c r="G42" s="6"/>
+      <c r="G42" s="6" t="n">
+        <v>2014</v>
+      </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I42" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J42" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Міністерство енергетики та вугільної промисловості України</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>85323</t>
+          <t>85483</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
-          <t>UA14160150010065527</t>
+          <t>UA14160170010061687</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
-          <t>м. Мирноград</t>
+          <t>м. Новогродівка</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
-          <t>вул. Дарко, 14</t>
+          <t>вул. Паркова, 38А, офіс 1</t>
         </is>
       </c>
       <c r="P42" s="5" t="inlineStr">
         <is>
-          <t>+062(39)-603-58</t>
+          <t>+806(23)-723-59-6</t>
         </is>
       </c>
       <c r="Q42" s="5" t="inlineStr">
         <is>
-          <t>MUPK1980@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>gpseluq11@ukr.net</t>
+        </is>
+      </c>
+      <c r="R42" s="5"/>
       <c r="S42" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T42" s="5" t="inlineStr">
         <is>
-          <t>Артюхова Олена Вікторівна</t>
-[...3 lines deleted...]
-      <c r="V42" s="5"/>
+          <t>Шевцов Олег Володимирович</t>
+        </is>
+      </c>
+      <c r="U42" s="8" t="n">
+        <v>44673</v>
+      </c>
+      <c r="V42" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений підрозділ "Шахта "Котляревська" Державного підприємства "Селидіввугілля"</t>
+          <t>Покровський професійний ліцей</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
-        <v>4160</v>
-[...3 lines deleted...]
-      </c>
+        <v>2063</v>
+      </c>
+      <c r="C43" s="6"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Покровський ПЛ</t>
         </is>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="7"/>
       <c r="G43" s="6" t="n">
-        <v>2014</v>
+        <v>1968</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>Міністерство енергетики та вугільної промисловості України</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K43" s="7" t="inlineStr">
         <is>
-          <t>85483</t>
+          <t>85300</t>
         </is>
       </c>
       <c r="L43" s="7" t="inlineStr">
         <is>
-          <t>UA14160170010061687</t>
+          <t>UA14160210010099403</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>м. Новогродівка</t>
+          <t>м. Покровськ</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
-          <t>вул. Паркова, 38А, офіс 1</t>
+          <t>вул. Захисників України, 1</t>
         </is>
       </c>
       <c r="P43" s="5" t="inlineStr">
         <is>
-          <t>+806(23)-723-59-6</t>
+          <t>(0623)52-21-09</t>
         </is>
       </c>
       <c r="Q43" s="5" t="inlineStr">
         <is>
-          <t>gpseluq11@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R43" s="5"/>
+          <t>ppl38@ukr.net</t>
+        </is>
+      </c>
+      <c r="R43" s="5" t="inlineStr">
+        <is>
+          <t>http://atsig.kl.com.ua</t>
+        </is>
+      </c>
       <c r="S43" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T43" s="5" t="inlineStr">
         <is>
-          <t>Шевцов Олег Володимирович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Костиря Леонід Васильович</t>
+        </is>
+      </c>
+      <c r="U43" s="8"/>
+      <c r="V43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
-          <t>Покровський професійний ліцей</t>
+          <t>Приватне акціонерне товариство "Шахтоуправління "Покровське"</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
-        <v>2063</v>
+        <v>4339</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
-          <t>Покровський ПЛ</t>
+          <t>ПРАТ "ШУ "Покровське"</t>
         </is>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="7"/>
       <c r="G44" s="6" t="n">
-        <v>1968</v>
+        <v>1991</v>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I44" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J44" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Міністерство енергетики України</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
           <t>85300</t>
         </is>
       </c>
       <c r="L44" s="7" t="inlineStr">
         <is>
           <t>UA14160210010099403</t>
         </is>
       </c>
       <c r="M44" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
           <t>м. Покровськ</t>
         </is>
       </c>
       <c r="O44" s="5" t="inlineStr">
         <is>
-          <t>вул. Захисників України, 1</t>
+          <t>пл. Шибанкова, 1 А</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
-          <t>(0623)52-21-09</t>
+          <t>+062(35)-211-96</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
-          <t>ppl38@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>office@pokrovskoe.com.ua</t>
+        </is>
+      </c>
+      <c r="R44" s="5"/>
       <c r="S44" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>Костиря Леонід Васильович</t>
-[...3 lines deleted...]
-      <c r="V44" s="5"/>
+          <t>Байсаров Леонід Володимитрович</t>
+        </is>
+      </c>
+      <c r="U44" s="8" t="n">
+        <v>45701</v>
+      </c>
+      <c r="V44" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>Приватне акціонерне товариство "Шахтоуправління "Покровське"</t>
+          <t>Родинський професійний ліцей</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
-        <v>4339</v>
+        <v>2467</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
-          <t>ПРАТ "ШУ "Покровське"</t>
+          <t>Родинський ПЛ</t>
         </is>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="7"/>
       <c r="G45" s="6" t="n">
-        <v>1991</v>
+        <v>2004</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>Міністерство енергетики України</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K45" s="7" t="inlineStr">
         <is>
-          <t>85300</t>
+          <t>85310</t>
         </is>
       </c>
       <c r="L45" s="7" t="inlineStr">
         <is>
-          <t>UA14160210010099403</t>
+          <t>UA14160210020079908</t>
         </is>
       </c>
       <c r="M45" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
-          <t>м. Покровськ</t>
+          <t>м. Родинське</t>
         </is>
       </c>
       <c r="O45" s="5" t="inlineStr">
         <is>
-          <t>пл. Шибанкова, 1 А</t>
+          <t>вул. Маяковського, 29</t>
         </is>
       </c>
       <c r="P45" s="5" t="inlineStr">
         <is>
-          <t>+062(35)-211-96</t>
+          <t>0623534122</t>
         </is>
       </c>
       <c r="Q45" s="5" t="inlineStr">
         <is>
-          <t>office@pokrovskoe.com.ua</t>
-[...2 lines deleted...]
-      <c r="R45" s="5"/>
+          <t>licey80@i.ua</t>
+        </is>
+      </c>
+      <c r="R45" s="5" t="inlineStr">
+        <is>
+          <t>RPL80.org.ua</t>
+        </is>
+      </c>
       <c r="S45" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
-          <t>Байсаров Леонід Володимитрович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Подолець Ганна Олександрівна</t>
+        </is>
+      </c>
+      <c r="U45" s="8"/>
+      <c r="V45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
-          <t>Родинський професійний ліцей</t>
+          <t>Селидівський професійний ліцей</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
-        <v>2467</v>
+        <v>1910</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
-          <t>Родинський ПЛ</t>
+          <t>Селидівський ПЛ</t>
         </is>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="7"/>
       <c r="G46" s="6" t="n">
-        <v>2004</v>
+        <v>1971</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I46" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J46" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>85310</t>
+          <t>85400</t>
         </is>
       </c>
       <c r="L46" s="7" t="inlineStr">
         <is>
-          <t>UA14160210020079908</t>
+          <t>UA14160230010080205</t>
         </is>
       </c>
       <c r="M46" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
-          <t>м. Родинське</t>
+          <t>м. Селидове</t>
         </is>
       </c>
       <c r="O46" s="5" t="inlineStr">
         <is>
-          <t>вул. Маяковського, 29</t>
+          <t>вул. Чернишевського, 9</t>
         </is>
       </c>
       <c r="P46" s="5" t="inlineStr">
         <is>
-          <t>0623534122</t>
+          <t>0623774220; 0623772716</t>
         </is>
       </c>
       <c r="Q46" s="5" t="inlineStr">
         <is>
-          <t>licey80@i.ua</t>
+          <t>ptu41spl59@ukr.net</t>
         </is>
       </c>
       <c r="R46" s="5" t="inlineStr">
         <is>
-          <t>RPL80.org.ua</t>
+          <t>https://www.спл41.укр</t>
         </is>
       </c>
       <c r="S46" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T46" s="5" t="inlineStr">
         <is>
-          <t>Подолець Ганна Олександрівна</t>
+          <t>Закревська Ірина Савелівна</t>
         </is>
       </c>
       <c r="U46" s="8"/>
       <c r="V46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>Селидівський професійний ліцей</t>
+          <t>Державний навчальний заклад "Слов`янський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B47" s="6" t="n">
-        <v>1910</v>
+        <v>2226</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
-          <t>Селидівський ПЛ</t>
-[...2 lines deleted...]
-      <c r="E47" s="5"/>
+          <t>ДНЗ "СПАЛ"</t>
+        </is>
+      </c>
+      <c r="E47" s="5" t="inlineStr">
+        <is>
+          <t>State educational institution "Slavyanskiy professional agrarian lyceum"</t>
+        </is>
+      </c>
       <c r="F47" s="7"/>
       <c r="G47" s="6" t="n">
-        <v>1971</v>
+        <v>1933</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J47" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K47" s="7" t="inlineStr">
         <is>
-          <t>85400</t>
+          <t>84122</t>
         </is>
       </c>
       <c r="L47" s="7" t="inlineStr">
         <is>
-          <t>UA14160230010080205</t>
+          <t>UA14120210010032554</t>
         </is>
       </c>
       <c r="M47" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N47" s="5" t="inlineStr">
         <is>
-          <t>м. Селидове</t>
+          <t>м. Слов’янськ</t>
         </is>
       </c>
       <c r="O47" s="5" t="inlineStr">
         <is>
-          <t>вул. Чернишевського, 9</t>
+          <t>вул. Науки, 2</t>
         </is>
       </c>
       <c r="P47" s="5" t="inlineStr">
         <is>
-          <t>0623774220; 0623772716</t>
+          <t>+38(050)-085-63-26</t>
         </is>
       </c>
       <c r="Q47" s="5" t="inlineStr">
         <is>
-          <t>ptu41spl59@ukr.net</t>
+          <t>spal146@ukr.net</t>
         </is>
       </c>
       <c r="R47" s="5" t="inlineStr">
         <is>
-          <t>https://www.спл41.укр</t>
+          <t>https://dnz146146.wixsite.com/my-site</t>
         </is>
       </c>
       <c r="S47" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T47" s="5" t="inlineStr">
         <is>
-          <t>Закревська Ірина Савелівна</t>
+          <t>Гончаров Леонід Васильович</t>
         </is>
       </c>
       <c r="U47" s="8"/>
       <c r="V47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Слов`янський професійний аграрний ліцей"</t>
+          <t>Слов'янський багатопрофільний регіональний центр професійної освіти імені П.Ф. Кривоноса</t>
         </is>
       </c>
       <c r="B48" s="6" t="n">
-        <v>2226</v>
+        <v>2091</v>
       </c>
       <c r="C48" s="6"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "СПАЛ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Слов'янський БРЦПО ім. П.Ф. Кривоноса</t>
+        </is>
+      </c>
+      <c r="E48" s="5"/>
       <c r="F48" s="7"/>
       <c r="G48" s="6" t="n">
-        <v>1933</v>
+        <v>1900</v>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I48" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J48" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>84122</t>
+          <t>84109</t>
         </is>
       </c>
       <c r="L48" s="7" t="inlineStr">
         <is>
           <t>UA14120210010032554</t>
         </is>
       </c>
       <c r="M48" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N48" s="5" t="inlineStr">
         <is>
           <t>м. Слов’янськ</t>
         </is>
       </c>
       <c r="O48" s="5" t="inlineStr">
         <is>
-          <t>вул. Науки, 2</t>
+          <t>вул. Гагаріна, 5</t>
         </is>
       </c>
       <c r="P48" s="5" t="inlineStr">
         <is>
-          <t>+38(050)-085-63-26;</t>
-[...3 lines deleted...]
-      <c r="R48" s="5"/>
+          <t>0626653582</t>
+        </is>
+      </c>
+      <c r="Q48" s="5" t="inlineStr">
+        <is>
+          <t>sbrcpo@ukr.net</t>
+        </is>
+      </c>
+      <c r="R48" s="5" t="inlineStr">
+        <is>
+          <t>http://sbrcpo.osv.org.ua/</t>
+        </is>
+      </c>
       <c r="S48" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T48" s="5" t="inlineStr">
         <is>
-          <t>Гончаров Леонід Васильович</t>
+          <t>Гусейнов Самандар Надир огли</t>
         </is>
       </c>
       <c r="U48" s="8"/>
       <c r="V48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>Слов'янський багатопрофільний регіональний центр професійної освіти імені П.Ф. Кривоноса</t>
+          <t>Дзержинський навчальний центр №2</t>
         </is>
       </c>
       <c r="B49" s="6" t="n">
-        <v>2091</v>
+        <v>4162</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
-          <t>Слов'янський БРЦПО ім. П.Ф. Кривоноса</t>
+          <t>ДНЦ №2</t>
         </is>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="7"/>
       <c r="G49" s="6" t="n">
-        <v>1900</v>
+        <v>2004</v>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J49" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Управління (головне управління) освіти і науки державної обласної адміністрації</t>
         </is>
       </c>
       <c r="K49" s="7" t="inlineStr">
         <is>
-          <t>84109</t>
+          <t>85200</t>
         </is>
       </c>
       <c r="L49" s="7" t="inlineStr">
         <is>
-          <t>UA14120210010032554</t>
+          <t>UA14020110010025394</t>
         </is>
       </c>
       <c r="M49" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N49" s="5" t="inlineStr">
         <is>
-          <t>м. Слов’янськ</t>
+          <t>м. Торецьк</t>
         </is>
       </c>
       <c r="O49" s="5" t="inlineStr">
         <is>
-          <t>вул. Гагаріна, 5</t>
+          <t>вул. Херсонська, -</t>
         </is>
       </c>
       <c r="P49" s="5" t="inlineStr">
         <is>
-          <t>0626653582</t>
-[...11 lines deleted...]
-      </c>
+          <t>+380(62)-473-72-19</t>
+        </is>
+      </c>
+      <c r="Q49" s="5"/>
+      <c r="R49" s="5"/>
       <c r="S49" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T49" s="5" t="inlineStr">
         <is>
-          <t>Гусейнов Самандар Надир огли</t>
-[...3 lines deleted...]
-      <c r="V49" s="5"/>
+          <t>Середа Денис Олександрович</t>
+        </is>
+      </c>
+      <c r="U49" s="8" t="n">
+        <v>44673</v>
+      </c>
+      <c r="V49" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="inlineStr">
         <is>
-          <t>Дзержинський навчальний центр №2</t>
+          <t>Торецька автомобільна школа Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B50" s="6" t="n">
-        <v>4162</v>
+        <v>4238</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
-          <t>ДНЦ №2</t>
+          <t>Торецька АШ ТСОУ</t>
         </is>
       </c>
       <c r="E50" s="5"/>
       <c r="F50" s="7"/>
       <c r="G50" s="6" t="n">
-        <v>2004</v>
+        <v>2001</v>
       </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I50" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J50" s="5" t="inlineStr">
         <is>
-          <t>Управління (головне управління) освіти і науки державної обласної адміністрації</t>
+          <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
-          <t>85200</t>
+          <t>85203</t>
         </is>
       </c>
       <c r="L50" s="7" t="inlineStr">
         <is>
           <t>UA14020110010025394</t>
         </is>
       </c>
       <c r="M50" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N50" s="5" t="inlineStr">
         <is>
           <t>м. Торецьк</t>
         </is>
       </c>
       <c r="O50" s="5" t="inlineStr">
         <is>
-          <t>вул. Херсонська, -</t>
+          <t>вул. Приймаченко Марії, 3</t>
         </is>
       </c>
       <c r="P50" s="5" t="inlineStr">
         <is>
-          <t>+380(62)-473-72-19</t>
-[...2 lines deleted...]
-      <c r="Q50" s="5"/>
+          <t>+380(99)-498-87-48</t>
+        </is>
+      </c>
+      <c r="Q50" s="5" t="inlineStr">
+        <is>
+          <t>angelaponomarenko74@gmail.com</t>
+        </is>
+      </c>
       <c r="R50" s="5"/>
       <c r="S50" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T50" s="5" t="inlineStr">
         <is>
-          <t>Середа Денис Олександрович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Пономаренко Анжела Миколаївна</t>
+        </is>
+      </c>
+      <c r="U50" s="8"/>
+      <c r="V50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="inlineStr">
         <is>
-          <t>Торецька автомобільна школа Товариства сприяння обороні України</t>
+          <t>Волноваське професійно-технічне училище</t>
         </is>
       </c>
       <c r="B51" s="6" t="n">
-        <v>4238</v>
+        <v>2052</v>
       </c>
       <c r="C51" s="6"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
-          <t>Торецька АШ ТСОУ</t>
+          <t>Волноваське ПТУ</t>
         </is>
       </c>
       <c r="E51" s="5"/>
       <c r="F51" s="7"/>
       <c r="G51" s="6" t="n">
-        <v>2001</v>
+        <v>1948</v>
       </c>
       <c r="H51" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I51" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J51" s="5" t="inlineStr">
         <is>
-          <t>Товариство сприяння обороні України</t>
+          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K51" s="7" t="inlineStr">
         <is>
-          <t>85203</t>
+          <t>85700</t>
         </is>
       </c>
       <c r="L51" s="7" t="inlineStr">
         <is>
-          <t>UA14020110010025394</t>
+          <t>UA14040030010074500</t>
         </is>
       </c>
       <c r="M51" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N51" s="5" t="inlineStr">
         <is>
-          <t>м. Торецьк</t>
+          <t>м. Волноваха</t>
         </is>
       </c>
       <c r="O51" s="5" t="inlineStr">
         <is>
-          <t>вул. Приймаченко Марії, 3</t>
+          <t>вул. Менделєєва, 2</t>
         </is>
       </c>
       <c r="P51" s="5" t="inlineStr">
         <is>
-          <t>+380(99)-498-87-48</t>
+          <t>+38(099)-052-51-55</t>
         </is>
       </c>
       <c r="Q51" s="5" t="inlineStr">
         <is>
-          <t>angelaponomarenko74@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R51" s="5"/>
+          <t>volnovahaptu@ukr.net</t>
+        </is>
+      </c>
+      <c r="R51" s="5" t="inlineStr">
+        <is>
+          <t>http://volnovaha.ptu.in.ua</t>
+        </is>
+      </c>
       <c r="S51" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T51" s="5" t="inlineStr">
         <is>
-          <t>Пономаренко Анжела Миколаївна</t>
+          <t>Сливний Анатолій Вікторович</t>
         </is>
       </c>
       <c r="U51" s="8"/>
       <c r="V51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="inlineStr">
         <is>
-          <t>Волноваське професійно-технічне училище</t>
+          <t>Курахівський професійний ліцей</t>
         </is>
       </c>
       <c r="B52" s="6" t="n">
-        <v>2052</v>
+        <v>2258</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
-          <t>Волноваське ПТУ</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E52" s="5"/>
       <c r="F52" s="7"/>
       <c r="G52" s="6" t="n">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I52" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J52" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
-          <t>85700</t>
+          <t>85612</t>
         </is>
       </c>
       <c r="L52" s="7" t="inlineStr">
         <is>
-          <t>UA14040030010074500</t>
+          <t>UA14160110010020758</t>
         </is>
       </c>
       <c r="M52" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N52" s="5" t="inlineStr">
         <is>
-          <t>м. Волноваха</t>
+          <t>м. Курахове</t>
         </is>
       </c>
       <c r="O52" s="5" t="inlineStr">
         <is>
-          <t>вул. Менделєєва, 2</t>
+          <t>вул. Пушкіна, 6</t>
         </is>
       </c>
       <c r="P52" s="5" t="inlineStr">
         <is>
-          <t>062 444 24 64, 062 444 26 35</t>
+          <t>(06278) 3-14-58</t>
         </is>
       </c>
       <c r="Q52" s="5" t="inlineStr">
         <is>
-          <t>volnovahaptu@ukr.net</t>
+          <t>litsey129@ukr.net</t>
         </is>
       </c>
       <c r="R52" s="5" t="inlineStr">
         <is>
-          <t>http://volnovaha.ptu.in.ua</t>
+          <t>https://kpl129.com/</t>
         </is>
       </c>
       <c r="S52" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T52" s="5" t="inlineStr">
         <is>
-          <t>Сливний Анатолій Вікторович</t>
+          <t>Дуйкова Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U52" s="8"/>
       <c r="V52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
-          <t>Курахівський професійний ліцей</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ДТЕК КУРАХІВСЬКА ТЕПЛОВА ЕЛЕКТРИЧНА СТАНЦІЯ"</t>
         </is>
       </c>
       <c r="B53" s="6" t="n">
-        <v>2258</v>
+        <v>5720</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="7"/>
-      <c r="G53" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G53" s="6"/>
       <c r="H53" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I53" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J53" s="5"/>
       <c r="K53" s="7" t="inlineStr">
         <is>
           <t>85612</t>
         </is>
       </c>
       <c r="L53" s="7" t="inlineStr">
         <is>
           <t>UA14160110010020758</t>
         </is>
       </c>
       <c r="M53" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N53" s="5" t="inlineStr">
         <is>
           <t>м. Курахове</t>
         </is>
       </c>
       <c r="O53" s="5" t="inlineStr">
         <is>
-          <t>вул. Пушкіна, 6</t>
+          <t>вул. Енергетиків, 34</t>
         </is>
       </c>
       <c r="P53" s="5" t="inlineStr">
         <is>
-          <t>(06278) 3-14-58</t>
+          <t>+062(78)-353-59</t>
         </is>
       </c>
       <c r="Q53" s="5" t="inlineStr">
         <is>
-          <t>litsey129@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>tov.kutes.kanc@dtek.com</t>
+        </is>
+      </c>
+      <c r="R53" s="5"/>
       <c r="S53" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор ТОВ "ДТЕК КУРАХІВСЬКА ТЕС"</t>
         </is>
       </c>
       <c r="T53" s="5" t="inlineStr">
         <is>
-          <t>Дуйкова Тетяна Миколаївна</t>
-[...3 lines deleted...]
-      <c r="V53" s="5"/>
+          <t>Боричевський Анатолій Михайлович</t>
+        </is>
+      </c>
+      <c r="U53" s="8" t="n">
+        <v>45538</v>
+      </c>
+      <c r="V53" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ДТЕК КУРАХІВСЬКА ТЕПЛОВА ЕЛЕКТРИЧНА СТАНЦІЯ"</t>
+          <t>Мар`їнський районний спортивно-технічний клуб товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B54" s="6" t="n">
-        <v>5720</v>
+        <v>5336</v>
       </c>
       <c r="C54" s="6"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E54" s="5"/>
       <c r="F54" s="7"/>
       <c r="G54" s="6"/>
       <c r="H54" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I54" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J54" s="5"/>
       <c r="K54" s="7" t="inlineStr">
         <is>
-          <t>85612</t>
+          <t>85600</t>
         </is>
       </c>
       <c r="L54" s="7" t="inlineStr">
         <is>
-          <t>UA14160110010020758</t>
+          <t>UA14160130010089415</t>
         </is>
       </c>
       <c r="M54" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N54" s="5" t="inlineStr">
         <is>
-          <t>м. Курахове</t>
+          <t>м. Мар’їнка</t>
         </is>
       </c>
       <c r="O54" s="5" t="inlineStr">
         <is>
-          <t>вул. Енергетиків, 34</t>
-[...11 lines deleted...]
-      </c>
+          <t>просп. Ворошилова, 30</t>
+        </is>
+      </c>
+      <c r="P54" s="5"/>
+      <c r="Q54" s="5"/>
       <c r="R54" s="5"/>
       <c r="S54" s="5" t="inlineStr">
         <is>
-          <t>Директор ТОВ "ДТЕК КУРАХІВСЬКА ТЕС"</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T54" s="5" t="inlineStr">
         <is>
-          <t>Боричевський Анатолій Михайлович</t>
+          <t>Шатохін Михайло Володимирович</t>
         </is>
       </c>
       <c r="U54" s="8" t="n">
-        <v>45538</v>
+        <v>44673</v>
       </c>
       <c r="V54" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>Мар`їнський районний спортивно-технічний клуб товариства сприяння обороні України</t>
+          <t>Олександрівський професійний аграрний ліцей</t>
         </is>
       </c>
       <c r="B55" s="6" t="n">
-        <v>5336</v>
+        <v>2089</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Олександрівський ПАЛ</t>
         </is>
       </c>
       <c r="E55" s="5"/>
       <c r="F55" s="7"/>
-      <c r="G55" s="6"/>
+      <c r="G55" s="6" t="n">
+        <v>2003</v>
+      </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J55" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J55" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K55" s="7" t="inlineStr">
         <is>
-          <t>85600</t>
+          <t>84000</t>
         </is>
       </c>
       <c r="L55" s="7" t="inlineStr">
         <is>
-          <t>UA14160130010089415</t>
+          <t>UA14080030050054434</t>
         </is>
       </c>
       <c r="M55" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N55" s="5" t="inlineStr">
         <is>
-          <t>м. Мар’їнка</t>
+          <t>с-ще Олександрівка</t>
         </is>
       </c>
       <c r="O55" s="5" t="inlineStr">
         <is>
-          <t>просп. Ворошилова, 30</t>
-[...3 lines deleted...]
-      <c r="Q55" s="5"/>
+          <t>вул. Івана Франка, 3</t>
+        </is>
+      </c>
+      <c r="P55" s="5" t="inlineStr">
+        <is>
+          <t>+380626921735; +380626921541;</t>
+        </is>
+      </c>
+      <c r="Q55" s="5" t="inlineStr">
+        <is>
+          <t>opal148@ukr.net</t>
+        </is>
+      </c>
       <c r="R55" s="5"/>
       <c r="S55" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T55" s="5" t="inlineStr">
         <is>
-          <t>Шатохін Михайло Володимирович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Оганов Данило Едуардович</t>
+        </is>
+      </c>
+      <c r="U55" s="8"/>
+      <c r="V55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="inlineStr">
         <is>
-          <t>Олександрівський професійний аграрний ліцей</t>
+          <t>ДЕРЖАВНЕ ПІДПРИЄМСТВО "АРТЕМСІЛЬ"</t>
         </is>
       </c>
       <c r="B56" s="6" t="n">
-        <v>2089</v>
+        <v>4320</v>
       </c>
       <c r="C56" s="6"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
-          <t>Олександрівський ПАЛ</t>
+          <t>ДП "АРТЕМСІЛЬ"</t>
         </is>
       </c>
       <c r="E56" s="5"/>
       <c r="F56" s="7"/>
       <c r="G56" s="6" t="n">
-        <v>2003</v>
+        <v>1994</v>
       </c>
       <c r="H56" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I56" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J56" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
+          <t>Міністерство економіки України</t>
         </is>
       </c>
       <c r="K56" s="7" t="inlineStr">
         <is>
-          <t>84000</t>
+          <t>84545</t>
         </is>
       </c>
       <c r="L56" s="7" t="inlineStr">
         <is>
-          <t>UA14080030050054434</t>
+          <t>UA14020090010053316</t>
         </is>
       </c>
       <c r="M56" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N56" s="5" t="inlineStr">
         <is>
-          <t>с-ще Олександрівка</t>
+          <t>м. Соледар</t>
         </is>
       </c>
       <c r="O56" s="5" t="inlineStr">
         <is>
-          <t>вул. Івана Франка, 3</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Чкалова, 1-А</t>
+        </is>
+      </c>
+      <c r="P56" s="5"/>
+      <c r="Q56" s="5"/>
       <c r="R56" s="5"/>
       <c r="S56" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуючий обов`язки директора</t>
         </is>
       </c>
       <c r="T56" s="5" t="inlineStr">
         <is>
-          <t>Оганов Данило Едуардович</t>
-[...3 lines deleted...]
-      <c r="V56" s="5"/>
+          <t>Юрін Віктор Олегович</t>
+        </is>
+      </c>
+      <c r="U56" s="8" t="n">
+        <v>44673</v>
+      </c>
+      <c r="V56" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="inlineStr">
         <is>
-          <t>ДЕРЖАВНЕ ПІДПРИЄМСТВО "АРТЕМСІЛЬ"</t>
+          <t>Сіверський професійний ліцей</t>
         </is>
       </c>
       <c r="B57" s="6" t="n">
-        <v>4320</v>
+        <v>2247</v>
       </c>
       <c r="C57" s="6"/>
       <c r="D57" s="5" t="inlineStr">
         <is>
-          <t>ДП "АРТЕМСІЛЬ"</t>
+          <t>Сіверський ПЛ</t>
         </is>
       </c>
       <c r="E57" s="5"/>
       <c r="F57" s="7"/>
       <c r="G57" s="6" t="n">
-        <v>1994</v>
+        <v>1947</v>
       </c>
       <c r="H57" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I57" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J57" s="5" t="inlineStr">
         <is>
-          <t>Міністерство економіки України</t>
+          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K57" s="7" t="inlineStr">
         <is>
-          <t>84545</t>
+          <t>84523</t>
         </is>
       </c>
       <c r="L57" s="7" t="inlineStr">
         <is>
-          <t>UA14020090010053316</t>
+          <t>UA14020070010064896</t>
         </is>
       </c>
       <c r="M57" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N57" s="5" t="inlineStr">
         <is>
-          <t>м. Соледар</t>
+          <t>м. Сіверськ</t>
         </is>
       </c>
       <c r="O57" s="5" t="inlineStr">
         <is>
-          <t>вул. Чкалова, 1-А</t>
-[...4 lines deleted...]
-      <c r="R57" s="5"/>
+          <t>вул. Суворова, 32</t>
+        </is>
+      </c>
+      <c r="P57" s="5" t="inlineStr">
+        <is>
+          <t>380502797647</t>
+        </is>
+      </c>
+      <c r="Q57" s="5" t="inlineStr">
+        <is>
+          <t>145spl@ukr.net</t>
+        </is>
+      </c>
+      <c r="R57" s="5" t="inlineStr">
+        <is>
+          <t>145spl.com.ua</t>
+        </is>
+      </c>
       <c r="S57" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов`язки директора</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T57" s="5" t="inlineStr">
         <is>
-          <t>Юрін Віктор Олегович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Стиранець Володимир Іванович</t>
+        </is>
+      </c>
+      <c r="U57" s="8"/>
+      <c r="V57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="inlineStr">
         <is>
-          <t>Сіверський професійний ліцей</t>
+          <t>Маріупольський професійний ліцей автотранспорту</t>
         </is>
       </c>
       <c r="B58" s="6" t="n">
-        <v>2247</v>
+        <v>1763</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="5" t="inlineStr">
         <is>
-          <t>Сіверський ПЛ</t>
+          <t>МПЛА</t>
         </is>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="7"/>
       <c r="G58" s="6" t="n">
-        <v>1947</v>
+        <v>1970</v>
       </c>
       <c r="H58" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I58" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J58" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K58" s="7" t="inlineStr">
         <is>
-          <t>84523</t>
+          <t>87522</t>
         </is>
       </c>
       <c r="L58" s="7" t="inlineStr">
         <is>
-          <t>UA14020070010064896</t>
+          <t>UA14140050010258579</t>
         </is>
       </c>
       <c r="M58" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N58" s="5" t="inlineStr">
         <is>
-          <t>м. Сіверськ</t>
+          <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O58" s="5" t="inlineStr">
         <is>
-          <t>вул. Суворова, 32</t>
+          <t>вул. Таганрозька, 199</t>
         </is>
       </c>
       <c r="P58" s="5" t="inlineStr">
         <is>
-          <t>380502797647</t>
+          <t>976569388</t>
         </is>
       </c>
       <c r="Q58" s="5" t="inlineStr">
         <is>
-          <t>145spl@ukr.net</t>
+          <t>mpla64@ukr.net</t>
         </is>
       </c>
       <c r="R58" s="5" t="inlineStr">
         <is>
-          <t>145spl.com.ua</t>
+          <t>www.mpla64.in.ua</t>
         </is>
       </c>
       <c r="S58" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T58" s="5" t="inlineStr">
         <is>
-          <t>Стиранець Володимир Іванович</t>
+          <t>Каланцур Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U58" s="8"/>
       <c r="V58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>Маріупольський професійний ліцей автотранспорту</t>
+          <t>Маріупольський професійний ліцей</t>
         </is>
       </c>
       <c r="B59" s="6" t="n">
-        <v>1763</v>
+        <v>2047</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="5" t="inlineStr">
         <is>
-          <t>МПЛА</t>
+          <t>МПЛ</t>
         </is>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="7"/>
       <c r="G59" s="6" t="n">
-        <v>1970</v>
+        <v>1954</v>
       </c>
       <c r="H59" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J59" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K59" s="7" t="inlineStr">
         <is>
-          <t>87522</t>
+          <t>87541</t>
         </is>
       </c>
       <c r="L59" s="7" t="inlineStr">
         <is>
           <t>UA14140050010258579</t>
         </is>
       </c>
       <c r="M59" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N59" s="5" t="inlineStr">
         <is>
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O59" s="5" t="inlineStr">
         <is>
-          <t>вул. Таганрозька, 199</t>
+          <t>вул. Воїнів-Визволителів, 8</t>
         </is>
       </c>
       <c r="P59" s="5" t="inlineStr">
         <is>
-          <t>976569388</t>
+          <t>0975620678</t>
         </is>
       </c>
       <c r="Q59" s="5" t="inlineStr">
         <is>
-          <t>mpla64@ukr.net</t>
+          <t>mpl52@ukr.net</t>
         </is>
       </c>
       <c r="R59" s="5" t="inlineStr">
         <is>
-          <t>www.mpla64.in.ua</t>
+          <t>mpl52.com.ua</t>
         </is>
       </c>
       <c r="S59" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>в.о. директора</t>
         </is>
       </c>
       <c r="T59" s="5" t="inlineStr">
         <is>
-          <t>Каланцур Світлана Анатоліївна</t>
+          <t>Саврова Олена Степанівна</t>
         </is>
       </c>
       <c r="U59" s="8"/>
       <c r="V59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="inlineStr">
         <is>
-          <t>Маріупольський професійний ліцей</t>
+          <t>Державний навчальний заклад "Бахмутський центр професійно-технічної освіти "</t>
         </is>
       </c>
       <c r="B60" s="6" t="n">
-        <v>2047</v>
+        <v>2101</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="5" t="inlineStr">
         <is>
-          <t>МПЛ</t>
+          <t>ДНЗ "Бахмутський ЦПТО"</t>
         </is>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="7"/>
       <c r="G60" s="6" t="n">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="H60" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I60" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J60" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>87541</t>
+          <t>84502</t>
         </is>
       </c>
       <c r="L60" s="7" t="inlineStr">
         <is>
-          <t>UA14140050010258579</t>
+          <t>UA14020010010059145</t>
         </is>
       </c>
       <c r="M60" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N60" s="5" t="inlineStr">
         <is>
-          <t>м. Маріуполь</t>
+          <t>м. Бахмут</t>
         </is>
       </c>
       <c r="O60" s="5" t="inlineStr">
         <is>
-          <t>вул. Воїнів-Визволителів, 8</t>
+          <t>вул. Оборони, 18</t>
         </is>
       </c>
       <c r="P60" s="5" t="inlineStr">
         <is>
-          <t>0975620678</t>
+          <t>0627431180, 32100</t>
         </is>
       </c>
       <c r="Q60" s="5" t="inlineStr">
         <is>
-          <t>mpl52@ukr.net</t>
+          <t>cptobahmut@ukr.net</t>
         </is>
       </c>
       <c r="R60" s="5" t="inlineStr">
         <is>
-          <t>mpl52.com.ua</t>
+          <t>http://cptobahmut.com.ua/</t>
         </is>
       </c>
       <c r="S60" s="5" t="inlineStr">
         <is>
-          <t>в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T60" s="5" t="inlineStr">
         <is>
-          <t>Саврова Олена Степанівна</t>
+          <t>Калініченко Людмила Вікторівна</t>
         </is>
       </c>
       <c r="U60" s="8"/>
       <c r="V60" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Бахмутський центр професійно-технічної освіти "</t>
+          <t>Державний навчальний заклад "Краматорське вище професійне торгово-кулінарне училище"</t>
         </is>
       </c>
       <c r="B61" s="6" t="n">
-        <v>2101</v>
+        <v>2414</v>
       </c>
       <c r="C61" s="6"/>
       <c r="D61" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Бахмутський ЦПТО"</t>
-[...2 lines deleted...]
-      <c r="E61" s="5"/>
+          <t>ДНЗ КВПТКУ</t>
+        </is>
+      </c>
+      <c r="E61" s="5" t="inlineStr">
+        <is>
+          <t>State Educational Institution Kramatorsk Higher Vocational Trade and Culinary School</t>
+        </is>
+      </c>
       <c r="F61" s="7"/>
       <c r="G61" s="6" t="n">
-        <v>1955</v>
+        <v>1969</v>
       </c>
       <c r="H61" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I61" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J61" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K61" s="7" t="inlineStr">
         <is>
-          <t>84502</t>
+          <t>84301</t>
         </is>
       </c>
       <c r="L61" s="7" t="inlineStr">
         <is>
-          <t>UA14020010010059145</t>
+          <t>UA14120090010038661</t>
         </is>
       </c>
       <c r="M61" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N61" s="5" t="inlineStr">
         <is>
-          <t>м. Бахмут</t>
+          <t>м. Краматорськ</t>
         </is>
       </c>
       <c r="O61" s="5" t="inlineStr">
         <is>
-          <t>вул. Оборони, 18</t>
+          <t>вул. Ювілейна, 6</t>
         </is>
       </c>
       <c r="P61" s="5" t="inlineStr">
         <is>
-          <t>0627431180, 32100</t>
+          <t>380 (66) 844 0239, 380 (68) 021 0056</t>
         </is>
       </c>
       <c r="Q61" s="5" t="inlineStr">
         <is>
-          <t>cptobahmut@ukr.net</t>
+          <t>kvptku@ukr.net</t>
         </is>
       </c>
       <c r="R61" s="5" t="inlineStr">
         <is>
-          <t>http://cptobahmut.com.ua/</t>
+          <t>http://kvptku.dn.ua</t>
         </is>
       </c>
       <c r="S61" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T61" s="5" t="inlineStr">
         <is>
-          <t>Гаєвий Ігор Олегович</t>
+          <t>Тертичний Сергій Вікторович</t>
         </is>
       </c>
       <c r="U61" s="8"/>
       <c r="V61" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Краматорське вище професійне торгово-кулінарне училище"</t>
+          <t>Маріупольський професійний машинобудівний ліцей</t>
         </is>
       </c>
       <c r="B62" s="6" t="n">
-        <v>2414</v>
+        <v>2119</v>
       </c>
       <c r="C62" s="6"/>
       <c r="D62" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ КВПТКУ</t>
-[...6 lines deleted...]
-      </c>
+          <t>МПМЛ</t>
+        </is>
+      </c>
+      <c r="E62" s="5"/>
       <c r="F62" s="7"/>
       <c r="G62" s="6" t="n">
-        <v>1969</v>
+        <v>2000</v>
       </c>
       <c r="H62" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I62" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J62" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Донецької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K62" s="7" t="inlineStr">
         <is>
-          <t>84301</t>
+          <t>87535</t>
         </is>
       </c>
       <c r="L62" s="7" t="inlineStr">
         <is>
-          <t>UA14120090010038661</t>
+          <t>UA14140050010029262</t>
         </is>
       </c>
       <c r="M62" s="5" t="inlineStr">
         <is>
           <t>Донецька обл.</t>
         </is>
       </c>
       <c r="N62" s="5" t="inlineStr">
         <is>
-          <t>м. Краматорськ</t>
+          <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O62" s="5" t="inlineStr">
         <is>
-          <t>вул. Ювілейна, 6</t>
+          <t>вул. Макара Мазая, 3</t>
         </is>
       </c>
       <c r="P62" s="5" t="inlineStr">
         <is>
-          <t>380 (66) 844 0239, 380 (68) 021 0056</t>
+          <t>+380973875553</t>
         </is>
       </c>
       <c r="Q62" s="5" t="inlineStr">
         <is>
-          <t>kvptku@ukr.net</t>
+          <t>mpml4@ukr.net</t>
         </is>
       </c>
       <c r="R62" s="5" t="inlineStr">
         <is>
-          <t>http://kvptku.dn.ua</t>
+          <t>mpml4.com.ua</t>
         </is>
       </c>
       <c r="S62" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T62" s="5" t="inlineStr">
         <is>
-          <t>Тертичний Сергій Вікторович</t>
+          <t>Повод Юрій Володимирович</t>
         </is>
       </c>
       <c r="U62" s="8"/>
       <c r="V62" s="5"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
-[...86 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:V63"/>
+  <autoFilter ref="A1:V62"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>