--- v2 (2026-04-03)
+++ v3 (2026-05-25)
@@ -1002,52 +1002,58 @@
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>062 776 31 83</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>belickoe-licey@ukr.net</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>blc.licey.org.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Баркар Вікторія Іванівна</t>
         </is>
       </c>
-      <c r="U9" s="8"/>
-      <c r="V9" s="5"/>
+      <c r="U9" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V9" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Білозерський професійний гірничий ліцей</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>1929</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>Бiлозерський ПГЛ</t>
         </is>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
         <v>2004</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -2342,56 +2348,56 @@
           <t>м. Маріуполь</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
           <t>пров. Єрмака, 31</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
           <t>0629483102, 0629483103, 096-563-20-65</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>mvmpu99@ukr.net</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
           <t>mvmpu99.com.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Колобова Євгенія Валеріївна</t>
+          <t>Слюсаренко Олександр Миколайович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Маріупольський професійний аграрний ліцей</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>2356</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t>МПАЛ</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>Маріупольський ПАЛ</t>
         </is>
       </c>
@@ -3876,52 +3882,58 @@
       <c r="P41" s="5" t="inlineStr">
         <is>
           <t>+062(39)-603-58</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
           <t>MUPK1980@ukr.net</t>
         </is>
       </c>
       <c r="R41" s="5" t="inlineStr">
         <is>
           <t>http://mupk1980.wixsite.com/mnvk</t>
         </is>
       </c>
       <c r="S41" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
           <t>Куліненко Надія Василівна</t>
         </is>
       </c>
-      <c r="U41" s="8"/>
-      <c r="V41" s="5"/>
+      <c r="U41" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V41" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
           <t>Відокремлений підрозділ "Шахта "Котляревська" Державного підприємства "Селидіввугілля"</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
         <v>4160</v>
       </c>
       <c r="C42" s="6" t="n">
         <v>4024</v>
       </c>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
         <v>2014</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
@@ -4056,52 +4068,58 @@
       <c r="P43" s="5" t="inlineStr">
         <is>
           <t>(0623)52-21-09</t>
         </is>
       </c>
       <c r="Q43" s="5" t="inlineStr">
         <is>
           <t>ppl38@ukr.net</t>
         </is>
       </c>
       <c r="R43" s="5" t="inlineStr">
         <is>
           <t>http://atsig.kl.com.ua</t>
         </is>
       </c>
       <c r="S43" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T43" s="5" t="inlineStr">
         <is>
           <t>Костиря Леонід Васильович</t>
         </is>
       </c>
-      <c r="U43" s="8"/>
-      <c r="V43" s="5"/>
+      <c r="U43" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V43" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <t>Приватне акціонерне товариство "Шахтоуправління "Покровське"</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
         <v>4339</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <t>ПРАТ "ШУ "Покровське"</t>
         </is>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="7"/>
       <c r="G44" s="6" t="n">
         <v>1991</v>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -4234,52 +4252,58 @@
       <c r="P45" s="5" t="inlineStr">
         <is>
           <t>0623534122</t>
         </is>
       </c>
       <c r="Q45" s="5" t="inlineStr">
         <is>
           <t>licey80@i.ua</t>
         </is>
       </c>
       <c r="R45" s="5" t="inlineStr">
         <is>
           <t>RPL80.org.ua</t>
         </is>
       </c>
       <c r="S45" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
           <t>Подолець Ганна Олександрівна</t>
         </is>
       </c>
-      <c r="U45" s="8"/>
-      <c r="V45" s="5"/>
+      <c r="U45" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V45" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
           <t>Селидівський професійний ліцей</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
         <v>1910</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <t>Селидівський ПЛ</t>
         </is>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="7"/>
       <c r="G46" s="6" t="n">
         <v>1971</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -4840,51 +4864,51 @@
           <t>м. Курахове</t>
         </is>
       </c>
       <c r="O52" s="5" t="inlineStr">
         <is>
           <t>вул. Пушкіна, 6</t>
         </is>
       </c>
       <c r="P52" s="5" t="inlineStr">
         <is>
           <t>(06278) 3-14-58</t>
         </is>
       </c>
       <c r="Q52" s="5" t="inlineStr">
         <is>
           <t>litsey129@ukr.net</t>
         </is>
       </c>
       <c r="R52" s="5" t="inlineStr">
         <is>
           <t>https://kpl129.com/</t>
         </is>
       </c>
       <c r="S52" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T52" s="5" t="inlineStr">
         <is>
           <t>Дуйкова Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U52" s="8"/>
       <c r="V52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ДТЕК КУРАХІВСЬКА ТЕПЛОВА ЕЛЕКТРИЧНА СТАНЦІЯ"</t>
         </is>
       </c>
       <c r="B53" s="6" t="n">
         <v>5720</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
@@ -5262,52 +5286,58 @@
       <c r="P57" s="5" t="inlineStr">
         <is>
           <t>380502797647</t>
         </is>
       </c>
       <c r="Q57" s="5" t="inlineStr">
         <is>
           <t>145spl@ukr.net</t>
         </is>
       </c>
       <c r="R57" s="5" t="inlineStr">
         <is>
           <t>145spl.com.ua</t>
         </is>
       </c>
       <c r="S57" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T57" s="5" t="inlineStr">
         <is>
           <t>Стиранець Володимир Іванович</t>
         </is>
       </c>
-      <c r="U57" s="8"/>
-      <c r="V57" s="5"/>
+      <c r="U57" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V57" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="inlineStr">
         <is>
           <t>Маріупольський професійний ліцей автотранспорту</t>
         </is>
       </c>
       <c r="B58" s="6" t="n">
         <v>1763</v>
       </c>
       <c r="C58" s="6"/>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <t>МПЛА</t>
         </is>
       </c>
       <c r="E58" s="5"/>
       <c r="F58" s="7"/>
       <c r="G58" s="6" t="n">
         <v>1970</v>
       </c>
       <c r="H58" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -5438,52 +5468,58 @@
       <c r="P59" s="5" t="inlineStr">
         <is>
           <t>0975620678</t>
         </is>
       </c>
       <c r="Q59" s="5" t="inlineStr">
         <is>
           <t>mpl52@ukr.net</t>
         </is>
       </c>
       <c r="R59" s="5" t="inlineStr">
         <is>
           <t>mpl52.com.ua</t>
         </is>
       </c>
       <c r="S59" s="5" t="inlineStr">
         <is>
           <t>в.о. директора</t>
         </is>
       </c>
       <c r="T59" s="5" t="inlineStr">
         <is>
           <t>Саврова Олена Степанівна</t>
         </is>
       </c>
-      <c r="U59" s="8"/>
-      <c r="V59" s="5"/>
+      <c r="U59" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V59" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Бахмутський центр професійно-технічної освіти "</t>
         </is>
       </c>
       <c r="B60" s="6" t="n">
         <v>2101</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Бахмутський ЦПТО"</t>
         </is>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="7"/>
       <c r="G60" s="6" t="n">
         <v>1955</v>
       </c>
       <c r="H60" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>