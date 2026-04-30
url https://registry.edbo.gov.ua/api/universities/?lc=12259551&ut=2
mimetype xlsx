--- v0 (2025-12-01)
+++ v1 (2026-04-30)
@@ -365,56 +365,56 @@
           <t>51300</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA12120130010052999</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Дніпропетровська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>с-ще Юріївка</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Запорожченка, 1</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>0563551634</t>
+          <t>+38(056)-355-16-34</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
-          <t>vycheslav-81ptu@i.ua</t>
+          <t>dnz81ptu@gmail.com</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>https://yur81.ptu.in.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Гоцій Вячеслав Вячеславович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>