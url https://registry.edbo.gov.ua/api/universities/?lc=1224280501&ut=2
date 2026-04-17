--- v1 (2026-02-02)
+++ v2 (2026-04-17)
@@ -306,65 +306,65 @@
       </c>
       <c r="S1" s="4" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="T1" s="4" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "ПОКРОВСЬКЕ ВИЩЕ ПРОФЕСІЙНЕ УЧИЛИЩЕ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОСВІТИ "ПОКРОВСЬКИЙ ПРОФЕСІЙНИЙ КОЛЕДЖ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСНОЇ РАДИ"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>6863</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>КЗО "ПОКРОВСЬКЕ ВИЩЕ ПРОФЕСІЙНЕ УЧИЛИЩЕ" ДОР"</t>
+          <t>КЗО "ППК" ДОР"</t>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
-          <t>MUNICIPAL EDUCATIONAL INSTITUTION «POKROVSKE HIGHER VOCATIONAL SCHOOL» OF THE DNIPROPETROVSK REGIONAL COUNCIL»</t>
+          <t>MUNICIPAL EDUCATIONAL INSTITUTION "POKROVSKYI VOCATIONAL COLLEGE" OF THE DNIPROPETROVSK REGIONAL COUNCIL"</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>2023</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>53630</t>
         </is>
@@ -384,51 +384,51 @@
           <t>с. Олександрівка</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Шкільна, 10</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+38(099)-048-82-49</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>vpu752015@gmail.com</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>https://vpu-75.com.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>Виконуюча обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Радченко Олена Петрівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>